--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1241,325 +1241,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+                <w:t xml:space="preserve">hal-03120561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120561v1</w:t>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,90 +2168,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 187, pp.126--134. </w:t>
@@ -2417,295 +2417,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Kinetics pathway of precipitation in model Co-Al-W superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Langolff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">D. Locq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928845v1</w:t>
+                <w:t xml:space="preserve">hal-01706587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics pathway of precipitation in model Co-Al-W superalloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+                <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Locq</w:t>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.377-387. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (14), pp.143103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706587v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial resolution correlated investigation of Zn segregation to stacking faults in ZnTe/CdSe nanostructures</w:t>
               </w:r>
@@ -2965,364 +2965,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron atomic-scale mapping in advanced microelectronics by atom probe tomography</w:t>
+                <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Estivill</w:t>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Juhel</w:t>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Servanton</w:t>
+                <w:t xml:space="preserve">Baishakhi Mazumder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Grégoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Lorut</w:t>
+                <w:t xml:space="preserve">James Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4989676⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (02), pp.247 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927617000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765934v1</w:t>
+                <w:t xml:space="preserve">hal-01766098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron atomic-scale mapping in advanced microelectronics by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+                <w:t xml:space="preserve">Marc Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Germain Servanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baishakhi Mazumder</w:t>
+                <w:t xml:space="preserve">Magali Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Speck</w:t>
+                <w:t xml:space="preserve">Fréderic Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (02), pp.247 - 254. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.252105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927617000253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4989676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766098v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3412,64 +3412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
@@ -3592,693 +3592,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+                <w:t xml:space="preserve">Atomic Scale Investigation of Arsenic Segregation in High-k Metal Gate Stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.231-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+                <w:t xml:space="preserve">hal-01954200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Kinetic theory of diffusion-limited nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4950878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928850v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Investigation of Arsenic Segregation in High-k Metal Gate Stacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delaye</w:t>
+                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954200v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of diffusion-limited nucleation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4950878⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928846v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.074002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928851v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Analysis of Atom Probe Tips by Xenon Focused Ion Beam Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Audoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,103 +4364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical nanoscale study of localised radiative transitions in GaN/AlGaN quantum wells and AlGaN epitaxial layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (9), pp.095009. </w:t>
@@ -4492,652 +4492,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of Si/SiGeC superlattices using atom probe tomography</w:t>
+                <w:t xml:space="preserve">An analytical model accounting for tip shape evolution during atom probe analysis of heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Estivill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 159, pp.223-231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 159, pp.195--201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107589v1</w:t>
+                <w:t xml:space="preserve">hal-01928854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional imaging and analysis of a single nano-device at the ultimate scale using correlative microscopy techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Grenier</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of Si/SiGeC superlattices using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921352⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928856v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of precipitation kinetics in multicomponent systems: Application to model superalloys</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three dimensional imaging and analysis of a single nano-device at the ultimate scale using correlative microscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (21), pp.213102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928853v1</w:t>
+                <w:t xml:space="preserve">hal-01928856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model accounting for tip shape evolution during atom probe analysis of heterogeneous materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of precipitation kinetics in multicomponent systems: Application to model superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 159, pp.195--201. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.169--177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928854v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative investigation of SiGeC layers using atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 150, pp.23--29. </w:t>
@@ -5181,273 +5181,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (6), pp.1649-1656. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.21001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107013v1</w:t>
+                <w:t xml:space="preserve">hal-02107622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.1649-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02107622v1</w:t>
+                <w:t xml:space="preserve">hal-02107013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
               </w:r>
@@ -6550,516 +6550,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature stability of (Pt/Co) 3 /IrMn multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bostel</w:t>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.043904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4745033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928866v1</w:t>
+                <w:t xml:space="preserve">hal-01683676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature stability of (Pt/Co) 3 /IrMn multilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Letellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112, pp.043904. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4745033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683676v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of nucleation rate in a binary solid solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic scale investigation of Cr precipitation in copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duguay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Abdelahad Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92 (12), pp.718--725. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (11), pp.4575-4585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500839.2012.725948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928868v1</w:t>
+                <w:t xml:space="preserve">hal-00718119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of Cr precipitation in copper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of nucleation rate in a binary solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelahad Chbihi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (11), pp.4575-4585. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (12), pp.718--725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.01.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2012.725948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718119v1</w:t>
+                <w:t xml:space="preserve">hal-01928868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mean field approach of nucleation</w:t>
               </w:r>
@@ -7174,51 +7174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7271,269 +7271,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation pathway in coherent precipitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">Atomic scale evidence of the suppression of boron clustering in implanted silicon by carbon coimplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp. 023501_1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744824v1</w:t>
+                <w:t xml:space="preserve">hal-00597120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale evidence of the suppression of boron clustering in implanted silicon by carbon coimplantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Nucleation pathway in coherent precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2011.616548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597120v1</w:t>
+                <w:t xml:space="preserve">hal-00744824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: 3D imaging at the atomic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7696,51 +7696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Scale Investigation of Cr Precipitation in Cu and Related Mechanical Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelahad Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7839,51 +7839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7936,402 +7936,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron redistribution during reactive diffusion in Ni-Si contacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The investigation of boron-doped silicon using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">D Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.018⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/7/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928876v1</w:t>
+                <w:t xml:space="preserve">hal-01929142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and local magnification effects in atom probe tomography: A statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franois Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (5), pp.643--648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927610000449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The investigation of boron-doped silicon using atom probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+                <w:t xml:space="preserve">Boron redistribution during reactive diffusion in Ni-Si contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Cojocaru-Mirédin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7, pp.012004. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.271--273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/7/1/012004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929142v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of cubic to tetragonal transformation in Ni-V-X alloys.</w:t>
               </w:r>
@@ -8564,77 +8564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale redistribution of dopants in polycrystalline silicon layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8918,51 +8918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the magnetic properties of FePd alloys by severe plastic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelahad Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,603 +9046,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale redistribution of Pt during reactive diffusion in Ni (5% Pt)-Si contacts</w:t>
+                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 109 (7), pp.797--801. </w:t>
+              <w:t xml:space="preserve">, 2009, 109 (5), pp.649--653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928881v1</w:t>
+                <w:t xml:space="preserve">hal-01928878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of boron clusters in implanted silicon</w:t>
+                <w:t xml:space="preserve">Atomic-scale redistribution of Pt during reactive diffusion in Ni (5% Pt)-Si contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (5), pp.285-288. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (7), pp.797--801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953258v1</w:t>
+                <w:t xml:space="preserve">hal-01928881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of boron clusters in implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (5), pp.285-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457542v1</w:t>
+                <w:t xml:space="preserve">hal-01953258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 109 (5), pp.649--653. </w:t>
+              <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928878v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of boron clusters in implanted silicon</w:t>
               </w:r>
@@ -9904,77 +9904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talaat Al Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mackel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 99 (5), pp.454--460. </w:t>
@@ -10006,291 +10006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
+                <w:t xml:space="preserve">Atomic resolution analyses of nano-structured materials by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Radiguet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6-8), pp.592--608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928882v1</w:t>
+                <w:t xml:space="preserve">hal-01928885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic resolution analyses of nano-structured materials by atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wanderka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Banhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. L. Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (6-8), pp.592--608. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928885v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical-thermodynamic description of the order-disorder transformation of D019-type phase in Ti-Al alloy</w:t>
               </w:r>
@@ -10457,51 +10457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85 (10), pp.1995--1999. </w:t>
@@ -10679,491 +10679,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">Standard deviations of composition measurements in atom probe analyses-Part II: 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 107 (9), pp.739--743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928886v1</w:t>
+                <w:t xml:space="preserve">hal-01928889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard deviations of composition measurements in atom probe analyses-Part II: 3D atom probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
+                <w:t xml:space="preserve">Snowplow effect and reactive diffusion in the Pt doped Ni-Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.005⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (5), pp.373--376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928889v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowplow effect and reactive diffusion in the Pt doped Ni-Si system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57 (5), pp.373--376. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928888v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation and segregation to lattice defects in Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11236,90 +11236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11409,51 +11409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11510,479 +11510,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (12), pp.1206--1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928897v1</w:t>
+                <w:t xml:space="preserve">hal-01928900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atom probe tomography of the austenite–ferrite interphase boundary composition in a model alloy Fe–C–Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 55, Issue 11, pp.1071-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928900v1</w:t>
+                <w:t xml:space="preserve">hal-00125853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of the austenite–ferrite interphase boundary composition in a model alloy Fe–C–Mn</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.03.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00125853v1</w:t>
+                <w:t xml:space="preserve">hal-01928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe study of solute atoms clustering during natural ageing and pre-ageing of an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12197,51 +12197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12331,51 +12331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12413,51 +12413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzuki effect on \0 0 1\ stacking faults in boron-doped FeAl intermetallics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12697,51 +12697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12792,77 +12792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Fourier transform and autocorrelation to cluster identification in the three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12909,51 +12909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new step towards the lattice reconstruction in 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13019,432 +13019,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolutions during drawing of a pearlitic steel containing 0.7 at.% copper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Atom probe tomography investigation of the microstructure of superalloys N18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guelton</w:t>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00002-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (5), pp.957--966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(01)00395-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928913v1</w:t>
+                <w:t xml:space="preserve">hal-01928914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale investigation of impurity segregation to crystal defects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">annual reviews of material science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33, pp.215-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev.matsci.33.013102.095557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography investigation of the microstructure of superalloys N18</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+                <w:t xml:space="preserve">Microstructure evolutions during drawing of a pearlitic steel containing 0.7 at.% copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
+                <w:t xml:space="preserve">N. Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 50 (5), pp.957--966. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (6), pp.459--464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(01)00395-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00002-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928914v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of grain-boundary structure-segregation relationship in an N18 nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13517,51 +13517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13633,51 +13633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe study of phase transformations in a Ti-48 at.% Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13775,51 +13775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale observation of Cottrell atmospheres in B-doped FeAl (B2) by 3D atom probe field ion microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13872,328 +13872,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the interpretation of atom probe field-ion microscopy images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">A model accounting for spatial overlaps in 3D atom-probe microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.137--144. </w:t>
+              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.145--153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00097-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00120-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928921v1</w:t>
+                <w:t xml:space="preserve">hal-01928919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model accounting for spatial overlaps in 3D atom-probe microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to the interpretation of atom probe field-ion microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.145--153. </w:t>
+              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.137--144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00120-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928919v1</w:t>
+                <w:t xml:space="preserve">hal-01928921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of boron with crystal defects in B2-ordered FeAl alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14240,64 +14240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analyses in three-dimensional atom probe: A Fourier transform approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14969,64 +14969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial resolution of 3D atom probe in the investigation of single-phase materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15092,548 +15092,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the atom probe in the study of nickel-based superalloys</w:t>
+                <w:t xml:space="preserve">3D atomic investigation of solute segregation to both planar and line defects in metallic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkeiwicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1044-5803(99)00050-9⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2000619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928932v1</w:t>
+                <w:t xml:space="preserve">hal-01928935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of boron-enriched cottrell atmospheres in FeAl on an atomic scale by three-dimensional atom-probe field-ion microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80 (11), pp.725--735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09500830050192945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe investigation of nanocomposite wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2000616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atomic investigation of solute segregation to both planar and line defects in metallic alloys</w:t>
+                <w:t xml:space="preserve">Role of the atom probe in the study of nickel-based superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (6), </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44 (1-2), pp.133--157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2000619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1044-5803(99)00050-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928935v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory overlaps and local magnification in three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15803,977 +15803,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par sonde atomique de la ségrégation à l'interface carbures NbC - Matrice dans un acier microallié au niobium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Danoix</w:t>
+                <w:t xml:space="preserve">Tomographic atom probe: New dimension in materials analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hedin</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1999418⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (1), pp.39--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927699000033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928943v1</w:t>
+                <w:t xml:space="preserve">hal-01928941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et chimie locale des joints de grains dans les superalliages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of impurity segregation to line defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1999419⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 286 (5448), pp.2317--2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.286.5448.2317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929155v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of boron nanosegregation in Fe Al intermetallics</w:t>
+                <w:t xml:space="preserve">Structure et chimie locale des joints de grains dans les superalliages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(99)00106-2⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 09 (PR4), pp.Pr4--147--Pr4--152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1999419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928936v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic atom probe: New dimension in materials analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">Atomic scale investigation of boron nanosegregation in Fe Al intermetallics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927699000033⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41 (4), pp.421--426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(99)00106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928941v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of impurity segregation to line defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude par sonde atomique de la ségrégation à l'interface carbures NbC - Matrice dans un acier microallié au niobium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1999418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.286.5448.2317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928939v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la tomographie atomique dans l'observation et l'analyse des interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectories of field emitted ions in 3D atom-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (2), pp.217--221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:1999173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1999414⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929154v1</w:t>
+                <w:t xml:space="preserve">hal-01928938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of field emitted ions in 3D atom-probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
+                <w:t xml:space="preserve">Apports de la tomographie atomique dans l'observation et l'analyse des interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Géandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:1999173⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 09 (PR4), pp.Pr4--113--Pr4--121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1999414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928938v1</w:t>
+                <w:t xml:space="preserve">hal-01929154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shape of field emitters and the ion trajectories in three- dimensional atom probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16859,51 +16859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17104,51 +17104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ordering kinetics in Cu 3 Au with the tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17246,64 +17246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 70 (3), pp.115--124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17491,51 +17491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17605,264 +17605,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the long-range order parameter from atom probe data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pareige-Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Welzel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">K. Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales De Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22 (3 SUPPL.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928949v1</w:t>
+                <w:t xml:space="preserve">hal-01928950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of the long-range order parameter from atom probe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales De Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (8), pp.609--614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(97)00029-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928950v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale imaging and analysis of T' precipitates in Al-Mg-Zn alloys</w:t>
               </w:r>
@@ -17874,64 +17874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18210,1043 +18210,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic Atom Probe Study of Age Hardening Precipitation in Industrial AlZnMgCu (7050) Alloy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of sputter-deposited multilayers of Ni and Zr with APFIM/TAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reeves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Al-Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Macht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Naundorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wollenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.695⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.306--312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00391-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928954v1</w:t>
+                <w:t xml:space="preserve">hal-01928955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sputter-deposited multilayers of Ni and Zr with APFIM/TAP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomographic Atom Probe Study of Age Hardening Precipitation in Industrial AlZnMgCu (7050) Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00391-6⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 217-222, pp.695--700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928955v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic treatment of charge cloud overlaps: An improvement of the tomographic atom probe efficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">3D reconstruction and analysis of GP zones in Al-1.7Cu (at%): A tomographic atom probe investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 94-95, pp.442--448. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.261--266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00384-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00408-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928951v1</w:t>
+                <w:t xml:space="preserve">hal-01928952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstruction and analysis of GP zones in Al-1.7Cu (at%): A tomographic atom probe investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Auger</w:t>
+                <w:t xml:space="preserve">Analytic treatment of charge cloud overlaps: An improvement of the tomographic atom probe efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 94-95, pp.261--266. </w:t>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.442--448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00384-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00408-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928952v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale APFIM and TEM investigation of grain boundary microchemistry in astroloy nickel base superalloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duval</w:t>
+                <w:t xml:space="preserve">Annabelle Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Letellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Guttmann</w:t>
+                <w:t xml:space="preserve">Cristelle Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(96)00087-0⟩</w:t>
+              <w:t xml:space="preserve">Mikrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 13, pp.183-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928953v1</w:t>
+                <w:t xml:space="preserve">hal-02121887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+                <w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mikrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.273-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121887v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-scale APFIM and TEM investigation of grain boundary microchemistry in astroloy nickel base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guttmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 94-95, pp.273-279. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 44 (12), pp.4995--5005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(96)00087-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107710v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of antiphase boundaries in Cu3Au from field ion images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19325,603 +19325,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APFIM investigation of clustering in neutron-irradiated FeCu alloys and pressure vessel steels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Akamatsu</w:t>
+                <w:t xml:space="preserve">A general protocol for the reconstruction of 3D atom probe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.298--304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00561-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-3115(94)00522-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928959v1</w:t>
+                <w:t xml:space="preserve">hal-01928957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
+                <w:t xml:space="preserve">APFIM investigation of clustering in neutron-irradiated FeCu alloys and pressure vessel steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Phys. IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 225, pp.225--230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-3115(94)00522-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253687v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the multiple events position sensitive detector used in the tomographic atom probe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00534-6⟩</w:t>
+              <w:t xml:space="preserve">J. Phys. IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C3), pp.C3-237-C3-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928963v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general protocol for the reconstruction of 3D atom probe data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">Performance of the multiple events position sensitive detector used in the tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.298--304. </w:t>
+              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.428--437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00561-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00534-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928957v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of GP zones formed at room temperature in a 7150 Al-based alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19993,77 +19993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of copper precipitation in a neutron irradiated FeCu alloy by 3D atomic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20116,668 +20116,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des techniques de sonde atomique dans l'investigation des transformations de phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Auger</w:t>
+                <w:t xml:space="preserve">The tomographic atom probe: New dimensions in materials analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconoihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1994304⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6 (9), pp.695-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.19940060918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00252501v1</w:t>
+                <w:t xml:space="preserve">hal-02276283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of boron segregation at grain boundaries in astrology by 3D atomic tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des techniques de sonde atomique dans l'investigation des transformations de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Metallurgica et Materiala</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-35-C3-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0956-716X(94)90298-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928966v1</w:t>
+                <w:t xml:space="preserve">jpa-00252501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale investigation of grain-boundary microchemistry in the nickel-based superalloy astroloy with a three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gurrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 70 (4), pp.189--194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09500839408240974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 76-77 (C), pp.367--373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)90369-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tomographic atom probe: New dimensions in materials analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">Direct observation of boron segregation at grain boundaries in astrology by 3D atomic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 6 (9), pp.695-698. </w:t>
+              <w:t xml:space="preserve">Scripta Metallurgica et Materiala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 30 (12), pp.1503--1508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.19940060918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0956-716X(94)90298-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276283v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase composition and chemical order in the single crystal nickel base superalloy MC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20862,64 +20862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D study of G-phase precipitation in spinodally decomposed α-ferrite by tomographic atom-probe analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20979,51 +20979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM investigation of iron segregation modes in CuAlFe dilute alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21083,90 +21083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 76-77 (C), pp.145--154. </w:t>
@@ -21210,358 +21210,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of a 3D tomographic atom-probe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grain boundary segregation in nickel base superalloys Astroloy: an atom-probe study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 67 (1-4), pp.444--450. </w:t>
+              <w:t xml:space="preserve">, 1993, 67 (1-4), pp.305--310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(93)90351-B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(93)90330-E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928974v1</w:t>
+                <w:t xml:space="preserve">hal-01928973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary segregation in nickel base superalloys Astroloy: an atom-probe study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the development of a 3D tomographic atom-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 67 (1-4), pp.305--310. </w:t>
+              <w:t xml:space="preserve">, 1993, 67 (1-4), pp.444--450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(93)90330-E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(93)90351-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928973v1</w:t>
+                <w:t xml:space="preserve">hal-01928974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atom probe for three-dimensional tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21659,77 +21659,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 64 (10), pp.2911--2919. </w:t>
@@ -21870,51 +21870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atom-probe investigation of some correlated phase transformations in Cr, Ni, Mo containing supersaturated ferrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21986,64 +21986,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe characterization of isotropic spinodal decompositions: spatial convolutions and related bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22231,51 +22231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIM ATOM PROBE INVESTIGATION OF LONG PERIOD SUPERSTRUCTURES IN Cu3 ± xPd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22354,329 +22354,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00229960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARD A TOMOGRAPHIC ATOM-PROBE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
+                <w:t xml:space="preserve">Characterization of the Growth of an Oxidation Precursor at Low Temperature on Ofhc Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Machefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Sarrau</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Huysser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989886⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 48 (C), pp.625--632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)60723-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00229984v1</w:t>
+                <w:t xml:space="preserve">hal-01928979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Growth of an Oxidation Precursor at Low Temperature on Ofhc Copper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Machefert</w:t>
+                <w:t xml:space="preserve">TOWARD A TOMOGRAPHIC ATOM-PROBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lenglet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. D. Huysser</w:t>
+                <w:t xml:space="preserve">J. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 50 (C8), pp.C8-501-C8-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)60723-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928979v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00229984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOM-PROBE STUDY OF SOME FINE-SCALE FEATURES IN NICKEL BASE SUPERALLOYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22735,51 +22735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stages of precipitation of γ′-phase in a nickel base superalloy: An atom-probe investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22933,51 +22933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICAL ANALYSIS OF ATOM-PROBE DATA (II) : THEORETICAL FREQUENCY DISTRIBUTIONS FOR PERIODIC FLUCTUATIONS AND SOME APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23075,51 +23075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 49 (C6), pp.C6-433-C6-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23165,51 +23165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOM-PROBE INVESTIGATION OF THE EARLY STAGES OF DECOMPOSITION IN A NICKEL-BASE SUPERALLOY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23307,51 +23307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (C6), pp.C6-571-C6-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23507,379 +23507,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00225942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRELIMINARY STUDY OF ORDER-DISORDER REACTION IN A Ni3 Fe0.76Al0.24 ALLOY BY MEANS OF ATOM-PROBE TECHNIQUES</w:t>
+                <w:t xml:space="preserve">Fim atom-probe investigation of the interphase boundary of a nickel-base superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Chambreland</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 47 (C2), pp.C2-227-C2-232. </w:t>
+              <w:t xml:space="preserve">Surface Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 177 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0167-2584(86)90948-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00225667v1</w:t>
+                <w:t xml:space="preserve">hal-01928984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPERATURE DEPENDENCE OF IRIDIUM FIELD EVAPORATION RATE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRELIMINARY STUDY OF ORDER-DISORDER REACTION IN A Ni3 Fe0.76Al0.24 ALLOY BY MEANS OF ATOM-PROBE TECHNIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (C7), pp.C7-17-C7-20. </w:t>
+              <w:t xml:space="preserve">, 1986, 47 (C2), pp.C2-227-C2-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00225893v1</w:t>
+                <w:t xml:space="preserve">jpa-00225667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fim atom-probe investigation of the interphase boundary of a nickel-base superalloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TEMPERATURE DEPENDENCE OF IRIDIUM FIELD EVAPORATION RATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 177 (2), </w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 47 (C7), pp.C7-17-C7-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0167-2584(86)90948-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928984v1</w:t>
+                <w:t xml:space="preserve">jpa-00225893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STATISTICAL MODEL FOR DERIVING THE MICROSTRUCTURE PARAMETERS OF FINELY DISPERSED SYSTEMS FROM ATOM-PROBE ANALYSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 47 (C7), pp.C7-503-C7-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23938,64 +23938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW DETECTION SYSTEM FOR AN ATOM PROBE FIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 47 (C2), pp.C2-473-C2-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24170,51 +24170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase composition and long range order in γ′ phase of a nickel base single crystal superalloy CMSX2: An atom probe study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Metallurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 32 (5), pp.811--816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24389,51 +24389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTITIONING OF ALLOYING ELEMENTS IN A NICKEL BASE SUPERALLOY CONTAINING Nb AND Mo : AN ATOM-PROBE STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24634,51 +24634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24750,51 +24750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation en temps réel de la sonde atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24885,51 +24885,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe allowing for super-resolution photoluminescence spectroscopy and contactless optical piezo-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24937,51 +24937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
@@ -25153,51 +25153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25252,51 +25252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Debreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25511,90 +25511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
@@ -25757,103 +25757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of boron diffusion in silicon: Influence of precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Silicon Materials Research for Electronic and Photovoltaic Applications III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -25895,77 +25895,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale study of the role of carbon on boron clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26275,90 +26275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t>
@@ -26408,51 +26408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Tomographic Atom Probe (3DAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26542,51 +26542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26909,51 +26909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26985,359 +26985,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the interface local chemistry on the magnetic anisotropy of (Fe/Dy) multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.238--241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838937v1</w:t>
+                <w:t xml:space="preserve">hal-01928904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German-French symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rouen, France</w:t>
+              <w:t xml:space="preserve">EUROMAT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prag, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838934v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the interface local chemistry on the magnetic anisotropy of (Fe/Dy) multilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bordel</w:t>
+                <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">German-French symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01928904v1</w:t>
+                <w:t xml:space="preserve">hal-01838934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
               </w:r>
@@ -27349,51 +27349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27470,51 +27470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27561,90 +27561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling image distortions in 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Larson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.384--390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27717,51 +27717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27816,51 +27816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local magnification in 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27924,51 +27924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening of aged duplex stainless steels by spinodal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28009,243 +28009,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838943v1</w:t>
+                <w:t xml:space="preserve">hal-01928912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t>
+              <w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928912v1</w:t>
+                <w:t xml:space="preserve">hal-01838943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques liens structure - chimie locale des défauts plans élucidés par tomographie atomique.</w:t>
               </w:r>
@@ -28257,51 +28257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e colloque de métallurgie de l'INSTN N°45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28494,51 +28494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28580,51 +28580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional investigation of precipitation and interfacial segregation processes on an atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28802,64 +28802,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe investigation of the precursors of the beta&amp;quot; phase in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28897,51 +28897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29283,51 +29283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29626,90 +29626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the tomographic atom probe in the study of some metallurgical phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29916,51 +29916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azzam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.180" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Servanton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lorut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989676" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gregoire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barnes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000581" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928853v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H3PVL4H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.941029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Voorhees" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.090" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW07GPVG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelahad Chbihi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928867v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.03.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75KFNC49-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744824v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.616548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644935" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.291" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z12Z9Z5C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gruber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Vurpillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927610000449" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556065v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Qing Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903179562" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gunderov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900326" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953258v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4383HGKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mi&#341;din" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265998" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Miller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Ringer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal K. Sudbrack" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs2009.246" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DA8C6321FE379B8F4B7D3BAC58FBBD90061AC92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Radchenko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Tatarenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.12.149" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ8TD4F9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928884v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.04.048" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZB435SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928889v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9M7PW5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.03.040" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZDVLRF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.10.036" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CR0KGMR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.026" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7S379Z5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1706" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTQ7JV17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00320-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CBFVSL3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928913v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00002-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJN5KF3G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297437v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.matsci.33.013102.095557" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928914v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00395-0" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3C7R5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928916v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610208235682" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928915v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01890-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSX2M4ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928924v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)01688-9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GMQN51M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928921v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00097-3" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV7MTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928919v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00120-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VJ6W1VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953259v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-646-N3.4.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928927v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marteau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00952.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928926v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Q. Chen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(01)00035-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997173C08DA1D34AD1B4A02C669B3BCD44EB9844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928925v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00599-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59DC22BDD4617FBF11C963E6260A80423EF179D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928930v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copreaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212082" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928928v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(00)00035-8" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMP2FR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929153v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Launois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830050192945" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928933v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000616" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED4B0ED31874964A568D73327EF916ED261875D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928935v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkeiwicz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000619" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101E134B2BF0A8E6A3D3C9CD1E81DFBA085F6028/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928929v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126545" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107703v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00054-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FFBFFED1EF29134301615DD069457577CCFAE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928943v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999418" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE60F395CD4274A5E9C5ACCCE853875723E13CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929155v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999419" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928936v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gay" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00106-2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B71WCG4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928939v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.286.5448.2317" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929154v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;andier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999414" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928938v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999173" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3E13902D496A91FB8D44C2A8D9B5241B36F051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1999.00637.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928944v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9773(99)00386-4" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26EED1022496BA46EEC04CBE97C5B9738778AA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928940v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(99)00046-7" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XWMXV3F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276314v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1998.0209" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94C677FA50428C3383069474A65637B9760C7B5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928945v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00543-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJVGS0Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928949v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welzel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamus" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(97)00029-0" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69PWW07N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928948v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bigot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reeves" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997109" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928947v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708214021" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121881v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#232;nes Manuel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928954v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeves" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.695" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928955v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Kassab" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Macht" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naundorf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wollenberger" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00391-6" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T388ZK2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928952v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00384-3" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SF9RW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928953v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(96)00087-0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B7E7AC67CDA36A0E170C54579C0C1302C1D7A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928962v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00502-8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBK4RQV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928959v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akamatsu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3115(94)00522-2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZTN238D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928960v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(95)00329-T" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA511046AAE70C2BA0596875E900074DCD191F30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252501v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994304" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8RFRPS0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928966v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(94)90298-4" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SGHLLQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928970v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurrmann" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839408240974" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276283v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconoihout" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19940060918" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBCFFA929E79212569AA0910CB784D2F93540EC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928964v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)90061-2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-790447NJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928967v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400502012100" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928969v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hauet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400503020300" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928973v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90330-E" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2WJH1L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928976v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91037-C" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG799G3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928975v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91047-F" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV71VQN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928977v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90424-Q" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKM4X9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928978v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buchon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90418-R" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6S8DDS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229960v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plan&#232;s" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989862" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2E96F4196CF9F0499D2737CF1E9C42164A82877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229984v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989886" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B96FC34ECC312E58A661643AD0CA9FB61FF5278A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928979v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Machefert" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenglet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Huysser" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)60723-5" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229966v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989868" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/768AB4B733EEEFD07FCEFDA950E5673BE2EEA744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928980v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walder" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6160(88)90055-7" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKN5Q0S9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928982v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228172v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988675" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48819613B3C2049EDEFA4CAF1482AD984CF6708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228171v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988674" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53F684A49DFF8282DFB0E128A784B9E2DB5C77CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226867v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987659" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K6CP4DT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226901v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987693" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6C6DBB8AEBE84CF24041576BE20A66CEF269508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225942v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjadj" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986748" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0370C97AA973C33F7133E01E7A69E9CC5006085D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225667v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986234" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFE087BD289C0DF9CEB204A64758B301767CE2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225893v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986704" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/772A30FE2EA2BB053C7528FC03A736B05A168441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928984v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2584(86)90948-5" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS94G5JX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225980v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986784" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9E6D252BBB7BC4510FF96040031DE838BEFF9E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225706v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986272" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EE8DC8C339CCD1DC4573A2D93A2AF13E2120AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928983v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(86)90103-1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B12CSJ1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928985v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6160(84)90154-8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC6742FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245154v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sarrau" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198400190102700" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4262B1C31E2B105F7CEC20239CC69E16B986283E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224450v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984963" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8BB169DC4C1B34E686E1DF64974F33A1EC37775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928986v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallot" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(82)90403-3" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB0GB1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245019v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01982001707043500" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T15KDBF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244933v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01981001607040500" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C2848D1D6955977D3ECA4EB0971F4752B59C5E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928857v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928869v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiul" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2012.6212827" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928895v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2521" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E44B09BBF1A3BF41DFF417B6DC01DA072367F428/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293603v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928896v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600225" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPN6KWZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928904v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.191" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C9X9M5T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928907v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040486" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928906v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040516" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298192v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928934v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hono" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928961v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letellier" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menand" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928981v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468026v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2553-0" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928852v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00001-2" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121918v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121920v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azzam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.180" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Servanton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lorut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989676" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gregoire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928846v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950878" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barnes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000581" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H3PVL4H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.941029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Voorhees" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.090" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW07GPVG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718119v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelahad Chbihi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.038" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928867v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.03.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75KFNC49-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744824v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.616548" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644935" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.291" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928873v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gruber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Vurpillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927610000449" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z12Z9Z5C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556065v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Qing Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903179562" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gunderov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900326" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4383HGKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mi&#341;din" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265998" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Miller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Ringer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal K. Sudbrack" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs2009.246" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DA8C6321FE379B8F4B7D3BAC58FBBD90061AC92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Radchenko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Tatarenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.12.149" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ8TD4F9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928884v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.04.048" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZB435SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928889v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9M7PW5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125853v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.03.040" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZDVLRF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.10.036" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CR0KGMR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.026" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7S379Z5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1706" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTQ7JV17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00320-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CBFVSL3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928914v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00395-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3C7R5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297437v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.matsci.33.013102.095557" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928913v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00002-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJN5KF3G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928916v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610208235682" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928915v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01890-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSX2M4ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928924v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)01688-9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GMQN51M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928919v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00120-6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VJ6W1VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928921v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00097-3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV7MTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953259v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-646-N3.4.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928927v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marteau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00952.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928926v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Q. Chen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(01)00035-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997173C08DA1D34AD1B4A02C669B3BCD44EB9844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928925v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00599-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59DC22BDD4617FBF11C963E6260A80423EF179D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928930v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copreaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212082" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928928v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(00)00035-8" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMP2FR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928935v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkeiwicz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000619" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101E134B2BF0A8E6A3D3C9CD1E81DFBA085F6028/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929153v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Launois" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830050192945" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928933v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000616" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED4B0ED31874964A568D73327EF916ED261875D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928929v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126545" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107703v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00054-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FFBFFED1EF29134301615DD069457577CCFAE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928939v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.286.5448.2317" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929155v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999419" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928936v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gay" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00106-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B71WCG4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928943v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999418" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE60F395CD4274A5E9C5ACCCE853875723E13CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928938v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999173" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3E13902D496A91FB8D44C2A8D9B5241B36F051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929154v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;andier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999414" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1999.00637.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928944v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9773(99)00386-4" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26EED1022496BA46EEC04CBE97C5B9738778AA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928940v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(99)00046-7" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XWMXV3F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276314v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1998.0209" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94C677FA50428C3383069474A65637B9760C7B5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928945v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00543-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJVGS0Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928949v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welzel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamus" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(97)00029-0" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69PWW07N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928948v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bigot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reeves" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997109" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928947v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708214021" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121881v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#232;nes Manuel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928955v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Kassab" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Macht" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naundorf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wollenberger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00391-6" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T388ZK2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928954v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeves" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.695" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928952v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00384-3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SF9RW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928953v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(96)00087-0" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B7E7AC67CDA36A0E170C54579C0C1302C1D7A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928962v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00502-8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBK4RQV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928959v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akamatsu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3115(94)00522-2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZTN238D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928960v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(95)00329-T" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA511046AAE70C2BA0596875E900074DCD191F30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276283v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconoihout" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19940060918" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBCFFA929E79212569AA0910CB784D2F93540EC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252501v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994304" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8RFRPS0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928970v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurrmann" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839408240974" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928966v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(94)90298-4" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SGHLLQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928964v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)90061-2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-790447NJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928967v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400502012100" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928969v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hauet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400503020300" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928973v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90330-E" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2WJH1L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928976v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91037-C" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG799G3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928975v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91047-F" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV71VQN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928977v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90424-Q" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKM4X9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928978v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buchon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90418-R" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6S8DDS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229960v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plan&#232;s" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989862" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2E96F4196CF9F0499D2737CF1E9C42164A82877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928979v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Machefert" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenglet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Huysser" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)60723-5" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229984v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989886" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B96FC34ECC312E58A661643AD0CA9FB61FF5278A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229966v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989868" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/768AB4B733EEEFD07FCEFDA950E5673BE2EEA744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928980v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walder" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6160(88)90055-7" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKN5Q0S9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928982v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228172v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988675" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48819613B3C2049EDEFA4CAF1482AD984CF6708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228171v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988674" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53F684A49DFF8282DFB0E128A784B9E2DB5C77CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226867v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987659" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K6CP4DT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226901v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987693" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6C6DBB8AEBE84CF24041576BE20A66CEF269508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225942v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjadj" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986748" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0370C97AA973C33F7133E01E7A69E9CC5006085D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928984v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2584(86)90948-5" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS94G5JX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225667v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986234" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFE087BD289C0DF9CEB204A64758B301767CE2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225893v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986704" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/772A30FE2EA2BB053C7528FC03A736B05A168441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225980v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986784" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9E6D252BBB7BC4510FF96040031DE838BEFF9E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225706v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986272" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EE8DC8C339CCD1DC4573A2D93A2AF13E2120AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928983v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(86)90103-1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B12CSJ1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928985v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6160(84)90154-8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC6742FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245154v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sarrau" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198400190102700" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4262B1C31E2B105F7CEC20239CC69E16B986283E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224450v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984963" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8BB169DC4C1B34E686E1DF64974F33A1EC37775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928986v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallot" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(82)90403-3" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB0GB1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245019v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01982001707043500" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T15KDBF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244933v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01981001607040500" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C2848D1D6955977D3ECA4EB0971F4752B59C5E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928857v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928869v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiul" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2012.6212827" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928895v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2521" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E44B09BBF1A3BF41DFF417B6DC01DA072367F428/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293603v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928896v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600225" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPN6KWZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928904v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.191" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C9X9M5T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928907v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040486" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928906v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040516" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298192v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928934v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hono" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928961v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letellier" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menand" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928981v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468026v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2553-0" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928852v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00001-2" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121918v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121920v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>