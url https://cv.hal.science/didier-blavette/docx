--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -583,291 +583,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t>
+                <w:t xml:space="preserve">Composition of Carbon Clusters in Implanted Silicon Using Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Danoix</w:t>
+                <w:t xml:space="preserve">Paul Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hoummada</w:t>
+                <w:t xml:space="preserve">Julien Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maugis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Hilario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.994-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621012800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855610v1</w:t>
+                <w:t xml:space="preserve">hal-03468019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Carbon Clusters in Implanted Silicon Using Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain size effect on interfacial segregation in nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">P. Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Borrel</w:t>
+                <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Hilario</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Debreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.994-997. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.110620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621012800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.110620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468019v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uphill phosphorus diffusion in carbon co-implanted silicon</w:t>
               </w:r>
@@ -1241,325 +1241,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120561v1</w:t>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Venturi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+                <w:t xml:space="preserve">hal-03120561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,90 +2168,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 187, pp.126--134. </w:t>
@@ -2570,51 +2570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Langolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2965,429 +2965,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Speck</w:t>
+                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (02), pp.247 - 254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927617000253⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (06), pp.1067 - 1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766098v1</w:t>
+                <w:t xml:space="preserve">hal-01766042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron atomic-scale mapping in advanced microelectronics by atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Lorut</w:t>
+                <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baishakhi Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4989676⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (02), pp.247 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927617000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765934v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">Boron atomic-scale mapping in advanced microelectronics by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Servanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (06), pp.1067 - 1075. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.252105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4989676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766042v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
               </w:r>
@@ -3425,51 +3425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
@@ -3501,784 +3501,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dopant clustering and segregation to defects in semiconductors using atom probe tomography</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948238⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928847v1</w:t>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Investigation of Arsenic Segregation in High-k Metal Gate Stacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.034⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.074002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954200v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of diffusion-limited nucleation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic Scale Investigation of Arsenic Segregation in High-k Metal Gate Stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144 (20), </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.231-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4950878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928846v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic theory of diffusion-limited nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4950878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928851v1</w:t>
+                <w:t xml:space="preserve">hal-01928846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Estivill</w:t>
+                <w:t xml:space="preserve">Investigation of dopant clustering and segregation to defects in semiconductors using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (7), pp.074002. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (18), pp.181502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4948238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928850v1</w:t>
+                <w:t xml:space="preserve">hal-01928847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Analysis of Atom Probe Tips by Xenon Focused Ion Beam Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Audoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,77 +4390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (9), pp.095009. </w:t>
@@ -4492,652 +4492,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model accounting for tip shape evolution during atom probe analysis of heterogeneous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of Si/SiGeC superlattices using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Larson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 159, pp.195--201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 159, pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928854v1</w:t>
+                <w:t xml:space="preserve">hal-02107589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of Si/SiGeC superlattices using atom probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">Three dimensional imaging and analysis of a single nano-device at the ultimate scale using correlative microscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Terlier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (21), pp.213102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107589v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional imaging and analysis of a single nano-device at the ultimate scale using correlative microscopy techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of precipitation kinetics in multicomponent systems: Application to model superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921352⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.169--177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928856v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of precipitation kinetics in multicomponent systems: Application to model superalloys</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An analytical model accounting for tip shape evolution during atom probe analysis of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 100, pp.169--177. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.195--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.08.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928853v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative investigation of SiGeC layers using atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 150, pp.23--29. </w:t>
@@ -5187,64 +5187,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,64 +5316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,408 +5427,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of size on the composition of nano-precipitates in coherent precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (26), pp.2956--2966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2014.941029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659180v1</w:t>
+                <w:t xml:space="preserve">hal-01928860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of size on the composition of nano-precipitates in coherent precipitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2014.941029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928860v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Mouton</w:t>
+                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Karim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.1769-1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633479v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-probe tomography study of boron precipitation in highly implanted silicon</w:t>
               </w:r>
@@ -5969,51 +5969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical nucleus composition in a multicomponent system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Voorhees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6164,90 +6164,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended defects and precipitation in heavily B-doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 534, pp.62 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6332,51 +6332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 132, pp.114--120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6416,693 +6416,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and morphology of self-organized Mn-rich nanocolumns embedded in Ge: Correlation with the magnetic properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Temperature dependence of nucleation rate in a binary solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cadel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4768723⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (12), pp.718--725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2012.725948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633477v1</w:t>
+                <w:t xml:space="preserve">hal-01928868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature stability of (Pt/Co) 3 /IrMn multilayers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic scale investigation of Cr precipitation in copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelahad Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4745033⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (11), pp.4575-4585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683676v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Composition and morphology of self-organized Mn-rich nanocolumns embedded in Ge: Correlation with the magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (11), pp.113918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4768723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928866v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of Cr precipitation in copper</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature stability of (Pt/Co) 3 /IrMn multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.01.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.043904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4745033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718119v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of nucleation rate in a binary solid solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Philippe</w:t>
+                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duguay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92 (12), pp.718--725. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500839.2012.725948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928868v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mean field approach of nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (1), pp.77--80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7174,64 +7174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (3), pp.1567-1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7271,269 +7271,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale evidence of the suppression of boron clustering in implanted silicon by carbon coimplantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Nucleation pathway in coherent precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2011.616548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597120v1</w:t>
+                <w:t xml:space="preserve">hal-00744824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation pathway in coherent precipitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">Atomic scale evidence of the suppression of boron clustering in implanted silicon by carbon coimplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp. 023501_1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744824v1</w:t>
+                <w:t xml:space="preserve">hal-00597120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: 3D imaging at the atomic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,51 +7618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum free-energy pathway of nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7696,51 +7696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Scale Investigation of Cr Precipitation in Cu and Related Mechanical Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelahad Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,544 +7794,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale study of the role of carbon on boron clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Boron redistribution during reactive diffusion in Ni-Si contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Grob</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 518, pp. 2406-2408. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.271--273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464139v1</w:t>
+                <w:t xml:space="preserve">hal-01928876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The investigation of boron-doped silicon using atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering and local magnification effects in atom probe tomography: A statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Blavette</w:t>
+                <w:t xml:space="preserve">Maria Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">Franois Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/7/1/012004⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.643--648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927610000449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929142v1</w:t>
+                <w:t xml:space="preserve">hal-01928873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and local magnification effects in atom probe tomography: A statistical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Philippe</w:t>
+                <w:t xml:space="preserve">The investigation of boron-doped silicon using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gruber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">O Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/7/1/012004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927610000449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron redistribution during reactive diffusion in Ni-Si contacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+                <w:t xml:space="preserve">Atomic-scale study of the role of carbon on boron clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">J.J. Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.271--273. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518, pp. 2406-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928876v1</w:t>
+                <w:t xml:space="preserve">hal-00464139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of cubic to tetragonal transformation in Ni-V-X alloys.</w:t>
               </w:r>
@@ -8473,64 +8473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (24), pp.242104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8564,103 +8564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale redistribution of dopants in polycrystalline silicon layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.034911_1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8679,159 +8679,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and pair correlation function in atom probe tomography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of the magnetic properties of FePd alloys by severe plastic deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelahad Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gunderov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.03.004⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (8), pp.708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928874v1</w:t>
+                <w:t xml:space="preserve">hal-00683466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom probe tomography: The influence of the interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8840,809 +8858,791 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 239 (1), pp.72--77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03359.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the magnetic properties of FePd alloys by severe plastic deformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering and pair correlation function in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (7), pp.862--865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200900326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00683466v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
+                <w:t xml:space="preserve">Atomic-scale redistribution of Pt during reactive diffusion in Ni (5% Pt)-Si contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 109 (5), pp.649--653. </w:t>
+              <w:t xml:space="preserve">, 2009, 109 (7), pp.797--801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928878v1</w:t>
+                <w:t xml:space="preserve">hal-01928881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale redistribution of Pt during reactive diffusion in Ni (5% Pt)-Si contacts</w:t>
+                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of boron clusters in implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 109 (7), pp.797--801. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (5), pp.285-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928881v1</w:t>
+                <w:t xml:space="preserve">hal-01953258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of boron clusters in implanted silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953258v1</w:t>
+                <w:t xml:space="preserve">hal-00457542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
+              <w:t xml:space="preserve">, 2009, 109 (5), pp.649--653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457542v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of boron clusters in implanted silicon</w:t>
               </w:r>
@@ -9654,51 +9654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Miŕdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9872,425 +9872,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talaat Al Kassab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mackel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Wanderka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Banhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929148v1</w:t>
+                <w:t xml:space="preserve">hal-01928882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic resolution analyses of nano-structured materials by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6-8), pp.592--608. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Wanderka</w:t>
+                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Banhart</w:t>
+                <w:t xml:space="preserve">Talaat Al Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. L. Sahoo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Mackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (10), </w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (5), pp.454--460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928882v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical-thermodynamic description of the order-disorder transformation of D019-type phase in Ti-Al alloy</w:t>
               </w:r>
@@ -10315,51 +10315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. A. Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 452 (1), pp.122--126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10418,90 +10418,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography of Ni silicides: First stages of reaction and redistribution of Pt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85 (10), pp.1995--1999. </w:t>
@@ -10590,51 +10590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10679,504 +10679,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard deviations of composition measurements in atom probe analyses-Part II: 3D atom probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 107 (9), pp.739--743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928889v1</w:t>
+                <w:t xml:space="preserve">hal-01928886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowplow effect and reactive diffusion in the Pt doped Ni-Si system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Standard deviations of composition measurements in atom probe analyses-Part II: 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.05.007⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (9), pp.739--743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01928888v1</w:t>
+                <w:t xml:space="preserve">hal-01928889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Snowplow effect and reactive diffusion in the Pt doped Ni-Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (5), pp.373--376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928886v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation and segregation to lattice defects in Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11236,90 +11236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11370,103 +11370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Ni silicide at room temperature studied by laser atom probe tomography: Nucleation and lateral growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (11), pp.2517--2522. </w:t>
@@ -11510,492 +11510,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bigot</w:t>
+                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928900v1</w:t>
+                <w:t xml:space="preserve">hal-01928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of the austenite–ferrite interphase boundary composition in a model alloy Fe–C–Mn</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atom probe tomography II. The precipitation in Al base alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.03.040⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (12), pp.1206--1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200600180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125853v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atom probe tomography of the austenite–ferrite interphase boundary composition in a model alloy Fe–C–Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 55, Issue 11, pp.1071-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928897v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe study of solute atoms clustering during natural ageing and pre-ageing of an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86 (4), pp.227--234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12042,77 +12042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional atom probe investigation of Fe/Dy multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (4 SPEC. ISS.), pp.671--675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12158,103 +12158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stages of the formation of Ni silicide by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (18), </w:t>
@@ -12292,90 +12292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey in the atomic-scale microstructure of materials using atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12413,51 +12413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzuki effect on \0 0 1\ stacking faults in boron-doped FeAl intermetallics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12542,77 +12542,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation of niobium carbides in Fe–C–Nb steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (56), pp.585--588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12684,77 +12684,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (30), pp.3263--3280. </w:t>
@@ -12792,90 +12792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Fourier transform and autocorrelation to cluster identification in the three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 216 (3), pp.234--240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12909,77 +12909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new step towards the lattice reconstruction in 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 95, pp.223--229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13019,445 +13019,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography investigation of the microstructure of superalloys N18</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Microstructure evolutions during drawing of a pearlitic steel containing 0.7 at.% copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Lemarchand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">N. Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (6), pp.459--464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00002-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(01)00395-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928914v1</w:t>
+                <w:t xml:space="preserve">hal-01928913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of impurity segregation to crystal defects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Atom probe tomography investigation of the microstructure of superalloys N18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">annual reviews of material science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33, pp.215-231. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (5), pp.957--966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev.matsci.33.013102.095557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(01)00395-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297437v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolutions during drawing of a pearlitic steel containing 0.7 at.% copper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Atomic scale investigation of impurity segregation to crystal defects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00002-7⟩</w:t>
+              <w:t xml:space="preserve">annual reviews of material science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33, pp.215-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.matsci.33.013102.095557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928913v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of grain-boundary structure-segregation relationship in an N18 nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine a</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 82 (9), pp.1651--1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13491,77 +13491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des microstructures à l'échelle atomique par sonde atomique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13633,51 +13633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe study of phase transformations in a Ti-48 at.% Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13756,199 +13756,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale observation of Cottrell atmospheres in B-doped FeAl (B2) by 3D atom probe field ion microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">A new approach to the interpretation of atom probe field-ion microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 309-310, pp.32--37. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.137--144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(00)01688-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928924v1</w:t>
+                <w:t xml:space="preserve">hal-01928921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model accounting for spatial overlaps in 3D atom-probe microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14001,212 +14001,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the interpretation of atom probe field-ion microscopy images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Atomic scale observation of Cottrell atmospheres in B-doped FeAl (B2) by 3D atom probe field ion microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.137--144. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 309-310, pp.32--37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00097-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(00)01688-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928921v1</w:t>
+                <w:t xml:space="preserve">hal-01928924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of boron with crystal defects in B2-ordered FeAl alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposium - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 646, pp.N341-N346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14240,90 +14240,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analyses in three-dimensional atom probe: A Fourier transform approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 203 (3), pp.295--302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14370,64 +14370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the three orientation variants of the DO22 phase by 3D atom probe microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 204 (3), pp.247--251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14474,77 +14474,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe analyses and numerical calculation of ternary phase diagram in Ni-Al-V system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14603,64 +14603,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the FCC→FCC+L12+DO22kinetic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 44 (2), pp.243--247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14745,51 +14745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. H. Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14846,807 +14846,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale observation and modelling of cementite dissolution in heavily deformed pearlitic steels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Role of the atom probe in the study of nickel-based superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44 (1-2), pp.133--157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1044-5803(99)00050-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01418610008212082⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928930v1</w:t>
+                <w:t xml:space="preserve">hal-01928932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial resolution of 3D atom probe in the investigation of single-phase materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Investigation of boron-enriched cottrell atmospheres in FeAl on an atomic scale by three-dimensional atom-probe field-ion microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(00)00035-8⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (11), pp.725--735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500830050192945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928928v1</w:t>
+                <w:t xml:space="preserve">hal-01929153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atomic investigation of solute segregation to both planar and line defects in metallic alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">3D atom probe investigation of nanocomposite wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2000619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2000616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928935v1</w:t>
+                <w:t xml:space="preserve">hal-01928933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of boron-enriched cottrell atmospheres in FeAl on an atomic scale by three-dimensional atom-probe field-ion microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+                <w:t xml:space="preserve">3D atomic investigation of solute segregation to both planar and line defects in metallic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Launois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">A. Fraczkeiwicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 80 (11), pp.725--735. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500830050192945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2000619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929153v1</w:t>
+                <w:t xml:space="preserve">hal-01928935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe investigation of nanocomposite wires</w:t>
+                <w:t xml:space="preserve">Atomic-scale observation and modelling of cementite dissolution in heavily deformed pearlitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillet</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2000616⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (4), pp.781--796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418610008212082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928933v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the atom probe in the study of nickel-based superalloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">The spatial resolution of 3D atom probe in the investigation of single-phase materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 44 (1-2), pp.133--157. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84 (3-4), pp.213--224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1044-5803(99)00050-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(00)00035-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928932v1</w:t>
+                <w:t xml:space="preserve">hal-01928928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory overlaps and local magnification in three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 76 (21), pp.3127--3129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15674,873 +15674,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering and phase separation in Ni–Cr–Al: Monte Carlo simulations vs three-dimensional atom probe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude par sonde atomique de la ségrégation à l'interface carbures NbC - Matrice dans un acier microallié au niobium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Soisson</w:t>
+                <w:t xml:space="preserve">M. Guttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00054-3⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1999418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107703v1</w:t>
+                <w:t xml:space="preserve">hal-01928943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic atom probe: New dimension in materials analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Structure et chimie locale des joints de grains dans les superalliages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 09 (PR4), pp.Pr4--147--Pr4--152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1999419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927699000033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928941v1</w:t>
+                <w:t xml:space="preserve">hal-01929155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of impurity segregation to line defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Atomic scale investigation of boron nanosegregation in Fe Al intermetallics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.286.5448.2317⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41 (4), pp.421--426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(99)00106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928939v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et chimie locale des joints de grains dans les superalliages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of impurity segregation to line defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1999419⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 286 (5448), pp.2317--2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.286.5448.2317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929155v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of boron nanosegregation in Fe Al intermetallics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Tomographic atom probe: New dimension in materials analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(99)00106-2⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (1), pp.39--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927699000033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01928936v1</w:t>
+                <w:t xml:space="preserve">hal-01928941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par sonde atomique de la ségrégation à l'interface carbures NbC - Matrice dans un acier microallié au niobium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Guttmann</w:t>
+                <w:t xml:space="preserve">Ordering and phase separation in Ni–Cr–Al: Monte Carlo simulations vs three-dimensional atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">F. Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hedin</w:t>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 9 (4), </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (6), pp.1889-1899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1999418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00054-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928943v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of field emitted ions in 3D atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 6 (2), pp.217--221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16586,77 +16586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la tomographie atomique dans l'observation et l'analyse des interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Géandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16716,77 +16716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shape of field emitters and the ion trajectories in three- dimensional atom probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 196 (3), pp.332--336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16859,64 +16859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 11 (8), pp.1031--1039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16975,77 +16975,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional atomic scale microscopy with the atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 78 (1-4), pp.63--72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17104,77 +17104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ordering kinetics in Cu 3 Au with the tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 13 (6), pp.1502-1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17220,90 +17220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional imaging of chemical order with the tomographic atom- probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 70 (3), pp.115--124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17362,64 +17362,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in low supersaturated Ni-Cr-Al alloys: 3D atom probe and Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pareige-Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 250 (1), pp.99--103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17491,51 +17491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17605,264 +17605,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Calculation of the long-range order parameter from atom probe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales De Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (8), pp.609--614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(97)00029-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928950v1</w:t>
+                <w:t xml:space="preserve">hal-01928949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the long-range order parameter from atom probe data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pareige-Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales De Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22 (3 SUPPL.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(97)00029-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928949v1</w:t>
+                <w:t xml:space="preserve">hal-01928950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale imaging and analysis of T' precipitates in Al-Mg-Zn alloys</w:t>
               </w:r>
@@ -17874,64 +17874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17972,1982 +17972,1982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering and precipitation of γ phase in low supersaturated Ni-Cr-Al model alloy: An atomic scale investigation</w:t>
+                <w:t xml:space="preserve">Kinetics of phase transformations in Metallic Alloys : Monte Carlo simulations versus experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmuck</w:t>
+                <w:t xml:space="preserve">Frédéric Soisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Athènes Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, C2-22, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928947v1</w:t>
+                <w:t xml:space="preserve">hal-02121881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of phase transformations in Metallic Alloys : Monte Carlo simulations versus experiments</w:t>
+                <w:t xml:space="preserve">Ordering and precipitation of γ phase in low supersaturated Ni-Cr-Al model alloy: An atomic scale investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Soisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">C. Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athènes Manuel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (3), pp.527--542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619708214021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121881v1</w:t>
+                <w:t xml:space="preserve">hal-01928947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sputter-deposited multilayers of Ni and Zr with APFIM/TAP</w:t>
+                <w:t xml:space="preserve">Analytic treatment of charge cloud overlaps: An improvement of the tomographic atom probe efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Al-Kassab</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 94-95, pp.306--312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00391-6⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.442--448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00408-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928955v1</w:t>
+                <w:t xml:space="preserve">hal-01928951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic Atom Probe Study of Age Hardening Precipitation in Industrial AlZnMgCu (7050) Alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">3D reconstruction and analysis of GP zones in Al-1.7Cu (at%): A tomographic atom probe investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Reeves</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.695⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.261--266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00384-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928954v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstruction and analysis of GP zones in Al-1.7Cu (at%): A tomographic atom probe investigation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of sputter-deposited multilayers of Ni and Zr with APFIM/TAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Al-Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Macht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Naundorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wollenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 94-95, pp.261--266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00384-3⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.306--312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00391-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928952v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic treatment of charge cloud overlaps: An improvement of the tomographic atom probe efficiency</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Tomographic Atom Probe Study of Age Hardening Precipitation in Industrial AlZnMgCu (7050) Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reeves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00408-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 217-222, pp.695--700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.217-222.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928951v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">Atomic-scale APFIM and TEM investigation of grain boundary microchemistry in astroloy nickel base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bigot</w:t>
+                <w:t xml:space="preserve">P. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Schmuck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guttmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mikrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 44 (12), pp.4995--5005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(96)00087-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121887v1</w:t>
+                <w:t xml:space="preserve">hal-01928953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t>
+              <w:t xml:space="preserve">Mikrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 13, pp.183-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107710v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale APFIM and TEM investigation of grain boundary microchemistry in astroloy nickel base superalloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Guttmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 44 (12), pp.4995--5005. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.273-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(96)00087-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928953v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstruction of antiphase boundaries in Cu3Au from field ion images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Potez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.284--290. </w:t>
+              <w:t xml:space="preserve">J. Phys. IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C3), pp.C3-237-C3-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00502-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928962v1</w:t>
+                <w:t xml:space="preserve">jpa-00253687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general protocol for the reconstruction of 3D atom probe data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
+                <w:t xml:space="preserve">Performance of the multiple events position sensitive detector used in the tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.298--304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00561-3⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.428--437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00534-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928957v1</w:t>
+                <w:t xml:space="preserve">hal-01928963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APFIM investigation of clustering in neutron-irradiated FeCu alloys and pressure vessel steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 225, pp.225--230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-3115(94)00522-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">A general protocol for the reconstruction of 3D atom probe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Phys. IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.298--304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00561-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253687v1</w:t>
+                <w:t xml:space="preserve">hal-01928957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the multiple events position sensitive detector used in the tomographic atom probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bouet</w:t>
+                <w:t xml:space="preserve">3D reconstruction of antiphase boundaries in Cu3Au from field ion images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Sarrau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Potez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.428--437. </w:t>
+              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.284--290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00534-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00502-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928963v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of GP zones formed at room temperature in a 7150 Al-based alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 87-88 (C), pp.228--233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19993,90 +19993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of copper precipitation in a neutron irradiated FeCu alloy by 3D atomic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Metallurgica et Materiala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 33 (7), pp.1033--1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20116,823 +20116,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tomographic atom probe: New dimensions in materials analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">Phase composition and chemical order in the single crystal nickel base superalloy MC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Metallurgica et Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 42 (1), pp.185--194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0956-7151(94)90061-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.19940060918⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276283v1</w:t>
+                <w:t xml:space="preserve">hal-01928964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des techniques de sonde atomique dans l'investigation des transformations de phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Auger</w:t>
+                <w:t xml:space="preserve">The tomographic atom probe: New dimensions in materials analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconoihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-35-C3-40. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6 (9), pp.695-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1994304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.19940060918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252501v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale investigation of grain-boundary microchemistry in the nickel-based superalloy astroloy with a three-dimensional atom probe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Le rôle des techniques de sonde atomique dans l'investigation des transformations de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gurrmann</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-35-C3-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500839408240974⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928970v1</w:t>
+                <w:t xml:space="preserve">jpa-00252501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-scale investigation of grain-boundary microchemistry in the nickel-based superalloy astroloy with a three-dimensional atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gurrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)90369-7⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 70 (4), pp.189--194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500839408240974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928968v1</w:t>
+                <w:t xml:space="preserve">hal-01928970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of boron segregation at grain boundaries in astrology by 3D atomic tomography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Metallurgica et Materiala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 30 (12), pp.1503--1508. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 76-77 (C), pp.367--373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0956-716X(94)90298-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)90369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928966v1</w:t>
+                <w:t xml:space="preserve">hal-01928968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase composition and chemical order in the single crystal nickel base superalloy MC2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Direct observation of boron segregation at grain boundaries in astrology by 3D atomic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Metallurgica et Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 42 (1), pp.185--194. </w:t>
+              <w:t xml:space="preserve">Scripta Metallurgica et Materiala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 30 (12), pp.1503--1508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0956-7151(94)90061-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0956-716X(94)90298-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928964v1</w:t>
+                <w:t xml:space="preserve">hal-01928966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D study of G-phase precipitation in spinodally decomposed α-ferrite by tomographic atom-probe analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5 (2), pp.121--132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20979,64 +20979,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM investigation of iron segregation modes in CuAlFe dilute alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5 (3), pp.203--211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21083,90 +21083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 76-77 (C), pp.145--154. </w:t>
@@ -21216,90 +21216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary segregation in nickel base superalloys Astroloy: an atom-probe study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 67 (1-4), pp.305--310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21358,90 +21358,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of a 3D tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 67 (1-4), pp.444--450. </w:t>
@@ -21491,77 +21491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atom probe for three-dimensional tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21633,103 +21633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomographic atom probe: A quantitative three-dimensional nanoanalytical instrument on an atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 64 (10), pp.2911--2919. </w:t>
@@ -21767,51 +21767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of atom-probe techniques in the investigation of some selected metallurgical problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 266 (1-3), pp.299--309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21870,64 +21870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atom-probe investigation of some correlated phase transformations in Cr, Ni, Mo containing supersaturated ferrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 266 (1-3), pp.364--369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21967,729 +21967,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe characterization of isotropic spinodal decompositions: spatial convolutions and related bias</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Phase composition and grain-boundary segregation in a nickel base superalloy: a preliminary TEM-APFIM investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 246 (1-3), pp.260--265. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(91)90424-Q⟩</w:t>
+              <w:t xml:space="preserve">, 1991, 246 (1-3), pp.218--224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(91)90418-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928977v1</w:t>
+                <w:t xml:space="preserve">hal-01928978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase composition and grain-boundary segregation in a nickel base superalloy: a preliminary TEM-APFIM investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Atom probe characterization of isotropic spinodal decompositions: spatial convolutions and related bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 246 (1-3), pp.218--224. </w:t>
+              <w:t xml:space="preserve">, 1991, 246 (1-3), pp.260--265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(91)90418-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(91)90424-Q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928978v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIM ATOM PROBE INVESTIGATION OF LONG PERIOD SUPERSTRUCTURES IN Cu3 ± xPd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">TOWARD A TOMOGRAPHIC ATOM-PROBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Loiseau</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Planès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ducastelle</w:t>
+                <w:t xml:space="preserve">J. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (C8), pp.C8-365-C8-370. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1989, 50 (C8), pp.C8-501-C8-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989862⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00229960v1</w:t>
+                <w:t xml:space="preserve">jpa-00229984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Growth of an Oxidation Precursor at Low Temperature on Ofhc Copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Machefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Machefert</w:t>
+                <w:t xml:space="preserve">M. Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Huysser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 48 (C), pp.625--632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)60723-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARD A TOMOGRAPHIC ATOM-PROBE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">FIM ATOM PROBE INVESTIGATION OF LONG PERIOD SUPERSTRUCTURES IN Cu3 ± xPd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sarrau</w:t>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (C8), pp.C8-501-C8-506. </w:t>
+              <w:t xml:space="preserve">, 1989, 50 (C8), pp.C8-365-C8-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00229984v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00229960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOM-PROBE STUDY OF SOME FINE-SCALE FEATURES IN NICKEL BASE SUPERALLOYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 50 (C8), pp.C8-401-C8-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22735,77 +22735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stages of precipitation of γ′-phase in a nickel base superalloy: An atom-probe investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Metallurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 36 (12), pp.3205--3215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22933,77 +22933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICAL ANALYSIS OF ATOM-PROBE DATA (II) : THEORETICAL FREQUENCY DISTRIBUTIONS FOR PERIODIC FLUCTUATIONS AND SOME APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 49 (C6), pp.C6-439-C6-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23049,77 +23049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICAL ANALYSIS OF ATOM-PROBE DATA (I) : DERIVATION OF SOME FINE-SCALE FEATURES FROM FREQUENCY DISTRIBUTIONS FOR FINELY DISPERSED SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 49 (C6), pp.C6-433-C6-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23165,64 +23165,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOM-PROBE INVESTIGATION OF THE EARLY STAGES OF DECOMPOSITION IN A NICKEL-BASE SUPERALLOY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23281,77 +23281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DERIVATION OF MICROSTRUCTURE PARAMETERS OF FINELY DISPERSED SYSTEMS FROM ATOM-PROBE DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (C6), pp.C6-571-C6-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23391,495 +23391,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00226901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOM-PROBE STUDY OF G.P. ZONES IN Ti-Cu ALLOYS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Fim atom-probe investigation of the interphase boundary of a nickel-base superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 177 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0167-2584(86)90948-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986748⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00225942v1</w:t>
+                <w:t xml:space="preserve">hal-01928984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fim atom-probe investigation of the interphase boundary of a nickel-base superalloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">PRELIMINARY STUDY OF ORDER-DISORDER REACTION IN A Ni3 Fe0.76Al0.24 ALLOY BY MEANS OF ATOM-PROBE TECHNIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 47 (C2), pp.C2-227-C2-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0167-2584(86)90948-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928984v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00225667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRELIMINARY STUDY OF ORDER-DISORDER REACTION IN A Ni3 Fe0.76Al0.24 ALLOY BY MEANS OF ATOM-PROBE TECHNIQUES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">TEMPERATURE DEPENDENCE OF IRIDIUM FIELD EVAPORATION RATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (C2), pp.C2-227-C2-232. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1986, 47 (C7), pp.C7-17-C7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986234⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00225667v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00225893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPERATURE DEPENDENCE OF IRIDIUM FIELD EVAPORATION RATE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATOM-PROBE STUDY OF G.P. ZONES IN Ti-Cu ALLOYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (C7), pp.C7-17-C7-20. </w:t>
+              <w:t xml:space="preserve">, 1986, 47 (C7), pp.C7-281-C7-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00225893v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00225942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STATISTICAL MODEL FOR DERIVING THE MICROSTRUCTURE PARAMETERS OF FINELY DISPERSED SYSTEMS FROM ATOM-PROBE ANALYSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 47 (C7), pp.C7-503-C7-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23925,77 +23925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW DETECTION SYSTEM FOR AN ATOM PROBE FIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 47 (C2), pp.C2-473-C2-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24041,64 +24041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atom probe investigation of the role of rhenium additions in improving creep resistance of Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24170,51 +24170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase composition and long range order in γ′ phase of a nickel base single crystal superalloy CMSX2: An atom probe study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Metallurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 32 (5), pp.811--816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24273,51 +24273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances d'une sonde atomique à temps de vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24376,64 +24376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTITIONING OF ALLOYING ELEMENTS IN A NICKEL BASE SUPERALLOY CONTAINING Nb AND Mo : AN ATOM-PROBE STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24608,77 +24608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction et distance d'analyse à la sonde atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24737,64 +24737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation en temps réel de la sonde atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24937,51 +24937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
@@ -25140,64 +25140,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25252,51 +25252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled EBSD, NanoSIMS and FIB techniques for Atom Probe Tomography specimen preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Debreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25364,103 +25364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended defects in ion-implanted si during nanosecond laser annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junction Technology (IWJT), 2014 International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Shanghai, China. pp.7-12, </w:t>
@@ -25511,90 +25511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
@@ -25623,51 +25623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation-induced structural defects in highly activated USJs: Boron precipitation and trapping in pre-Amorphised silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Essa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25757,103 +25757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of boron diffusion in silicon: Influence of precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Silicon Materials Research for Electronic and Photovoltaic Applications III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -25895,90 +25895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale study of the role of carbon on boron clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon and Germanium issues for future CMOS devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.2406-2408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26055,51 +26055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Symposium on the Physical and Failure Analysis of Integrated Circuits, IPFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.751--755, </w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26146,77 +26146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe investigation of (Fe/Dy) magnetic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.237--239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26275,90 +26275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t>
@@ -26402,998 +26402,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Tomographic Atom Probe (3DAP)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Atom probe tomography study of homogeneous and heterogeneous precipitation of niobium carbides in a model ferritic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter school "Defects in intermetallics",(CNRS/COST512)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293603v1</w:t>
+                <w:t xml:space="preserve">hal-01928902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography study of homogeneous and heterogeneous precipitation of niobium carbides in a model ferritic steel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Tomographic Atom Probe (3DAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Winter school "Defects in intermetallics",(CNRS/COST512)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Bonascre, France. pp.édition sur CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928902v1</w:t>
+                <w:t xml:space="preserve">hal-00293603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Atom probe tomography I. Early stages of precipitation of NbC and NbN in ferritic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.61--62, </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.1202--1205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.200600225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928901v1</w:t>
+                <w:t xml:space="preserve">hal-01928896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography I. Early stages of precipitation of NbC and NbN in ferritic steels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.61--62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200600225⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928896v1</w:t>
+                <w:t xml:space="preserve">hal-01928901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">EUROMAT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prag, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838936v1</w:t>
+                <w:t xml:space="preserve">hal-01838937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the interface local chemistry on the magnetic anisotropy of (Fe/Dy) multilayers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">German-French symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928904v1</w:t>
+                <w:t xml:space="preserve">hal-01838934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Influence of the interface local chemistry on the magnetic anisotropy of (Fe/Dy) multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.238--241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838937v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Atom Probe investigation of the early stages of precipitation in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German-French symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838934v1</w:t>
+                <w:t xml:space="preserve">hal-01838936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27470,64 +27470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.96--97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27555,312 +27555,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling image distortions in 3DAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Forbord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928907v1</w:t>
+                <w:t xml:space="preserve">hal-01838942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Modeling image distortions in 3DAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.384--390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927604040486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838942v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local magnification in 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27911,77 +27911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening of aged duplex stainless steels by spinodal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.349--354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28009,299 +28009,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t>
+              <w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928912v1</w:t>
+                <w:t xml:space="preserve">hal-01838943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of dissociated Al hydrides by APFIM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Atom Probe Workshop, Oak Ridge National Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Oak Ridge, United States</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838943v1</w:t>
+                <w:t xml:space="preserve">hal-01928912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques liens structure - chimie locale des défauts plans élucidés par tomographie atomique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e colloque de métallurgie de l'INSTN N°45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28352,64 +28352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.721--729, </w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28494,51 +28494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28580,51 +28580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional investigation of precipitation and interfacial segregation processes on an atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28688,64 +28688,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe study of some phase transformations in titanium base alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28802,77 +28802,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe investigation of the precursors of the beta&amp;quot; phase in an Al-Mg-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'automne de la SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28897,77 +28897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative approach of the beta&amp;quot; phase composition measurement in Al-Mg-Si alloys by 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29153,51 +29153,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Developments and Basic Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29283,51 +29283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29423,77 +29423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in model superalloys: 3D atom probe versus Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29531,77 +29531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in model superalloys: 3D atom probe versus Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Institute of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29626,90 +29626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the tomographic atom probe in the study of some metallurgical phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29916,51 +29916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azzam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.180" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Servanton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lorut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989676" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gregoire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928846v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950878" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barnes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000581" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H3PVL4H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.941029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Voorhees" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.090" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW07GPVG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718119v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelahad Chbihi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.038" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928867v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.03.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75KFNC49-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744824v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.616548" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644935" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.291" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928873v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gruber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Vurpillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927610000449" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z12Z9Z5C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556065v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Qing Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903179562" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gunderov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900326" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4383HGKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mi&#341;din" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265998" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Miller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Ringer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal K. Sudbrack" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs2009.246" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DA8C6321FE379B8F4B7D3BAC58FBBD90061AC92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Radchenko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Tatarenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.12.149" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ8TD4F9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928884v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.04.048" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZB435SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928889v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9M7PW5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125853v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.03.040" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZDVLRF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.10.036" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CR0KGMR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.026" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7S379Z5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1706" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTQ7JV17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00320-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CBFVSL3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928914v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00395-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3C7R5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297437v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.matsci.33.013102.095557" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928913v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00002-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJN5KF3G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928916v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610208235682" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928915v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01890-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSX2M4ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928924v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)01688-9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GMQN51M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928919v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00120-6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VJ6W1VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928921v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00097-3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV7MTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953259v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-646-N3.4.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928927v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marteau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00952.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928926v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Q. Chen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(01)00035-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997173C08DA1D34AD1B4A02C669B3BCD44EB9844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928925v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00599-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59DC22BDD4617FBF11C963E6260A80423EF179D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928930v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copreaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212082" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928928v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(00)00035-8" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMP2FR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928935v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkeiwicz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000619" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101E134B2BF0A8E6A3D3C9CD1E81DFBA085F6028/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929153v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Launois" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830050192945" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928933v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000616" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED4B0ED31874964A568D73327EF916ED261875D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928929v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126545" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107703v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00054-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FFBFFED1EF29134301615DD069457577CCFAE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928939v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.286.5448.2317" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929155v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999419" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928936v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gay" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00106-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B71WCG4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928943v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999418" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE60F395CD4274A5E9C5ACCCE853875723E13CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928938v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999173" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3E13902D496A91FB8D44C2A8D9B5241B36F051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929154v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;andier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999414" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1999.00637.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928944v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9773(99)00386-4" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26EED1022496BA46EEC04CBE97C5B9738778AA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928940v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(99)00046-7" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XWMXV3F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276314v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1998.0209" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94C677FA50428C3383069474A65637B9760C7B5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928945v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00543-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJVGS0Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928949v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welzel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamus" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(97)00029-0" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69PWW07N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928948v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bigot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reeves" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997109" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928947v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708214021" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121881v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#232;nes Manuel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928955v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Kassab" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Macht" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naundorf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wollenberger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00391-6" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T388ZK2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928954v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeves" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.695" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928952v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00384-3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SF9RW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928953v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(96)00087-0" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B7E7AC67CDA36A0E170C54579C0C1302C1D7A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928962v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00502-8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBK4RQV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928959v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akamatsu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3115(94)00522-2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZTN238D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928960v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(95)00329-T" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA511046AAE70C2BA0596875E900074DCD191F30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276283v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconoihout" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19940060918" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBCFFA929E79212569AA0910CB784D2F93540EC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252501v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994304" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8RFRPS0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928970v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurrmann" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839408240974" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928966v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(94)90298-4" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SGHLLQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928964v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)90061-2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-790447NJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928967v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400502012100" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928969v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hauet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400503020300" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928973v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90330-E" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2WJH1L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928976v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91037-C" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG799G3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928975v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91047-F" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV71VQN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928977v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90424-Q" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKM4X9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928978v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buchon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90418-R" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6S8DDS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229960v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plan&#232;s" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989862" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2E96F4196CF9F0499D2737CF1E9C42164A82877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928979v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Machefert" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenglet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Huysser" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)60723-5" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229984v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989886" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B96FC34ECC312E58A661643AD0CA9FB61FF5278A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229966v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989868" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/768AB4B733EEEFD07FCEFDA950E5673BE2EEA744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928980v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walder" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6160(88)90055-7" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKN5Q0S9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928982v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228172v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988675" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48819613B3C2049EDEFA4CAF1482AD984CF6708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228171v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988674" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53F684A49DFF8282DFB0E128A784B9E2DB5C77CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226867v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987659" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K6CP4DT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226901v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987693" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6C6DBB8AEBE84CF24041576BE20A66CEF269508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225942v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjadj" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986748" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0370C97AA973C33F7133E01E7A69E9CC5006085D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928984v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2584(86)90948-5" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS94G5JX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225667v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986234" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFE087BD289C0DF9CEB204A64758B301767CE2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225893v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986704" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/772A30FE2EA2BB053C7528FC03A736B05A168441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225980v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986784" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9E6D252BBB7BC4510FF96040031DE838BEFF9E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225706v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986272" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EE8DC8C339CCD1DC4573A2D93A2AF13E2120AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928983v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(86)90103-1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B12CSJ1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928985v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6160(84)90154-8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC6742FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245154v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sarrau" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198400190102700" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4262B1C31E2B105F7CEC20239CC69E16B986283E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224450v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984963" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8BB169DC4C1B34E686E1DF64974F33A1EC37775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928986v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallot" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(82)90403-3" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB0GB1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245019v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01982001707043500" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T15KDBF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244933v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01981001607040500" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C2848D1D6955977D3ECA4EB0971F4752B59C5E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928857v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928869v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiul" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2012.6212827" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928895v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2521" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E44B09BBF1A3BF41DFF417B6DC01DA072367F428/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293603v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928896v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600225" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPN6KWZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928904v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.191" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C9X9M5T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928907v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040486" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928906v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040516" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298192v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928934v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hono" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928961v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letellier" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menand" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928981v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468026v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2553-0" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928852v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00001-2" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121918v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121920v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debreux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.110620" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azzam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.180" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Juhel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Servanton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gr&#233;goire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lorut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989676" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gregoire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.10.034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950878" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barnes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000581" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928853v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H3PVL4H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.941029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Voorhees" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.090" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW07GPVG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelahad Chbihi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.01.038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768723" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928867v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.03.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75KFNC49-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744824v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.616548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3644935" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.291" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.06.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z12Z9Z5C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gruber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Vurpillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927610000449" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556065v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Qing Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903179562" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gunderov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900326" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953258v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4383HGKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mi&#341;din" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3265998" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Miller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Ringer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal K. Sudbrack" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs2009.246" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DA8C6321FE379B8F4B7D3BAC58FBBD90061AC92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Radchenko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Tatarenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.12.149" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ8TD4F9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928884v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.04.048" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZB435SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633463v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bordel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.05.032" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928889v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9M7PW5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928900v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600180" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK55KTP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.03.040" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDZDVLRF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600643270" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928899v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2005.10.036" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CR0KGMR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.026" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7S379Z5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1706" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTQ7JV17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928911v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00320-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CBFVSL3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928913v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guelton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00002-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJN5KF3G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928914v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00395-0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C3C7R5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297437v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.matsci.33.013102.095557" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928916v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610208235682" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928915v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(01)01890-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSX2M4ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928921v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00097-3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV7MTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928919v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00120-6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VJ6W1VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928924v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)01688-9" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GMQN51M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953259v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Gay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-646-N3.4.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928927v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marteau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00952.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928926v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Q. Chen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(01)00035-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997173C08DA1D34AD1B4A02C669B3BCD44EB9844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928925v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00599-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59DC22BDD4617FBF11C963E6260A80423EF179D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929153v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Launois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830050192945" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928933v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000616" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ED4B0ED31874964A568D73327EF916ED261875D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928935v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraczkeiwicz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000619" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/101E134B2BF0A8E6A3D3C9CD1E81DFBA085F6028/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928930v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Copreaux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212082" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928928v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(00)00035-8" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMP2FR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928929v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126545" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928943v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttmann" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999418" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EE60F395CD4274A5E9C5ACCCE853875723E13CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929155v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemarchand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999419" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928936v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00106-2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B71WCG4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928939v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.286.5448.2317" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107703v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00054-3" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FFBFFED1EF29134301615DD069457577CCFAE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928938v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999173" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3E13902D496A91FB8D44C2A8D9B5241B36F051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929154v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#233;andier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999414" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1999.00637.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928944v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9773(99)00386-4" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26EED1022496BA46EEC04CBE97C5B9738778AA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928940v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(99)00046-7" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XWMXV3F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276314v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1998.0209" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94C677FA50428C3383069474A65637B9760C7B5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928945v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00543-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJVGS0Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928949v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welzel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamus" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(97)00029-0" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69PWW07N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928948v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bigot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Reeves" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1997109" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121881v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#232;nes Manuel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928947v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708214021" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928952v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00384-3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SF9RW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928955v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Kassab" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Macht" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naundorf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wollenberger" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00391-6" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T388ZK2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928954v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeves" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.695" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928953v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(96)00087-0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B7E7AC67CDA36A0E170C54579C0C1302C1D7A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928959v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akamatsu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3115(94)00522-2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZTN238D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928962v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potez" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00502-8" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBK4RQV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928960v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(95)00329-T" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA511046AAE70C2BA0596875E900074DCD191F30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928964v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)90061-2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-790447NJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276283v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconoihout" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19940060918" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBCFFA929E79212569AA0910CB784D2F93540EC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252501v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994304" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8RFRPS0N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928970v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurrmann" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839408240974" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928966v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-716X(94)90298-4" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SGHLLQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928967v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400502012100" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928969v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hauet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400503020300" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928973v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90330-E" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2WJH1L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928976v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91037-C" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG799G3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928975v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91047-F" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV71VQN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928978v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buchon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90418-R" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6S8DDS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928977v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(91)90424-Q" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPKM4X9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229984v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989886" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B96FC34ECC312E58A661643AD0CA9FB61FF5278A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928979v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Machefert" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenglet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Huysser" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)60723-5" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229960v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plan&#232;s" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989862" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2E96F4196CF9F0499D2737CF1E9C42164A82877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229966v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989868" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/768AB4B733EEEFD07FCEFDA950E5673BE2EEA744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928980v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walder" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6160(88)90055-7" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKN5Q0S9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928982v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228172v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988675" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48819613B3C2049EDEFA4CAF1482AD984CF6708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228171v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988674" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53F684A49DFF8282DFB0E128A784B9E2DB5C77CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226867v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987659" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K6CP4DT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226901v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987693" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6C6DBB8AEBE84CF24041576BE20A66CEF269508/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928984v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2584(86)90948-5" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS94G5JX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225667v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986234" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFE087BD289C0DF9CEB204A64758B301767CE2D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225893v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986704" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/772A30FE2EA2BB053C7528FC03A736B05A168441/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225942v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjadj" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986748" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0370C97AA973C33F7133E01E7A69E9CC5006085D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225980v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986784" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9E6D252BBB7BC4510FF96040031DE838BEFF9E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225706v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986272" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EE8DC8C339CCD1DC4573A2D93A2AF13E2120AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928983v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(86)90103-1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B12CSJ1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928985v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0001-6160(84)90154-8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC6742FH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245154v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sarrau" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198400190102700" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4262B1C31E2B105F7CEC20239CC69E16B986283E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00224450v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1984963" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8BB169DC4C1B34E686E1DF64974F33A1EC37775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928986v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallot" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0036-9748(82)90403-3" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB0GB1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245019v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01982001707043500" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T15KDBF3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244933v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01981001607040500" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C2848D1D6955977D3ECA4EB0971F4752B59C5E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360246v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venturi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231520" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928857v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928869v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Essa" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiul" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2012.6212827" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928879v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaeddine" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beydoun" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2009.5232729" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928895v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2521" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E44B09BBF1A3BF41DFF417B6DC01DA072367F428/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293603v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928896v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600225" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPN6KWZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838934v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928904v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.191" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C9X9M5T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838936v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838933v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928907v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040486" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928906v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040516" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838943v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298192v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928934v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hono" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928961v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letellier" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menand" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928981v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838935v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838938v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468026v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2553-0" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928852v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00001-2" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121918v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121920v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>