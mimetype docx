--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (282)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (284)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -747,12728 +747,12758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthane 2030 : un programme de recherche collectif de réduction des émissions de méthane entérique chez les bovins</w:t>
+                <w:t xml:space="preserve">Accuracy of local ancestry inference and its impact on genomic prediction in admixed dairy cattle populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Brochard</w:t>
+                <w:t xml:space="preserve">Huiming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Fredslund Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jón H Eiríksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viktor Milkevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (3), pp.2743-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-27019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352315v1</w:t>
+                <w:t xml:space="preserve">hal-05554176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: First insights into response to selection for reducing methane emissions in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning inherent genetic patterns and trait associations with deep generative models for discrete genotype simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boichard</w:t>
+                <w:t xml:space="preserve">Sihan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aguerre</w:t>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fritz</w:t>
+                <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (12), pp.101700. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giag044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388818v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthane 2030 : un programme de recherche collectif de réduction des émissions de méthane entérique chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eché</w:t>
+                <w:t xml:space="preserve">Mickaël Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">Mathieu Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Milhes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.59-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268512v1</w:t>
+                <w:t xml:space="preserve">hal-05352315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short communication: First insights into response to selection for reducing methane emissions in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+                <w:t xml:space="preserve">S. Fresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Birbes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391915v1</w:t>
+                <w:t xml:space="preserve">hal-05388818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional impact of splicing variants in the elaboration of complex traits in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.3893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-58970-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Raja Ravi Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11934-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330359v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11934-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220883v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of estimated genomic breeding values with generations is due to long distance associations between markers and QTL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-00963-5⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 57, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000911v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bovine model of rhizomelic chondrodysplasia punctata caused by a deep intronic splicing variant in the GNPAT gene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Corbeau</w:t>
+                <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Mortier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-00969-z⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.112049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05075769v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS reveals genes and variants associated with predicted methane emissions in French dairy cows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion of estimated genomic breeding values with generations is due to long distance associations between markers and QTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-025-00977-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-00963-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120211v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of paternal age, paternal heat stress, and estimation of non-genetic paternal variance on dairy cow phenotype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">A bovine model of rhizomelic chondrodysplasia punctata caused by a deep intronic splicing variant in the GNPAT gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boulling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56 (1), pp.46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-024-00918-2⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-00969-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621354v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles génétiques pour les systèmes d’élevages certifiés en agriculture biologique ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Sequence-based GWAS reveals genes and variants associated with predicted methane emissions in French dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Fresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8177⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-025-00977-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703177v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for methane production, intensity, and yield predicted from milk mid-infrared spectra throughout lactation in Holstein dairy cows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelles génétiques pour les systèmes d’élevages certifiés en agriculture biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bédère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25231⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.8177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885713v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Correlation of methane production, intensity, and yield with residual feed intake throughout lactation in Holstein cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Fresco</w:t>
+                <w:t xml:space="preserve">Investigating the impact of paternal age, paternal heat stress, and estimation of non-genetic paternal variance on dairy cow phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101110⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-024-00918-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623769v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters, GWAS and selection perspective on gestation length in 16 French cattle breeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters for methane production, intensity, and yield predicted from milk mid-infrared spectra throughout lactation in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11311-11323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-24736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04722582v1</w:t>
+                <w:t xml:space="preserve">hal-04885713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected values for the accuracy of predicted breeding values accounting for genetic differences between reference and target populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+                <w:t xml:space="preserve">Short communication: Correlation of methane production, intensity, and yield with residual feed intake throughout lactation in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Fresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-024-00876-9⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487620v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la semence sexée en production bovine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Genetic parameters, GWAS and selection perspective on gestation length in 16 French cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8320⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850550v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expected values for the accuracy of predicted breeding values accounting for genetic differences between reference and target populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Cano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gondro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-024-00876-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714371v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters, genome-wide association study, and selection perspective on gestation length in 16 French cattle breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+                <w:t xml:space="preserve">Utilisation de la semence sexée en production bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bérodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.8320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04842563v1</w:t>
+                <w:t xml:space="preserve">hal-04850550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of in utero heat stress on subsequent performances of heifers and primiparous cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Mattalia</w:t>
+                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vallée</w:t>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25168⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885784v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining short-term breath measurements to develop methane prediction equations from cow milk mid-infrared spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gaborit</w:t>
+                <w:t xml:space="preserve">Genetic parameters, genome-wide association study, and selection perspective on gestation length in 16 French cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (10), pp.8157-8169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04623789v1</w:t>
+                <w:t xml:space="preserve">hal-04842563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large population study to assess the magnitude of prenatal programming in dairy cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-lasting effects of in utero heat stress on subsequent performances of heifers and primiparous cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Boussaha</w:t>
+                <w:t xml:space="preserve">A. Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fritz</w:t>
+                <w:t xml:space="preserve">C. Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vinet</w:t>
+                <w:t xml:space="preserve">B.C.D. Cuyabano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 107, pp.5913-5923. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24051⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11065-11077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569709v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature-humidity index on the evolution of trade-offs between fertility and production in dairy cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mattalia</w:t>
+                <w:t xml:space="preserve">Combining short-term breath measurements to develop methane prediction equations from cow milk mid-infrared spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Fresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Vallée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+                <w:t xml:space="preserve">A. Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-024-00889-4⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (7), pp.101200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531071v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent de novo missense mutation in COL1A1 causes osteogenesis imperfecta type II and preterm delivery in Normande cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Effect of temperature-humidity index on the evolution of trade-offs between fertility and production in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56 (1), pp.39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-024-00909-3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-024-00889-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581779v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of six dairy cattle breeds reveals biologically relevant candidate genes for mastitis resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aniek C Bouwman</w:t>
+                <w:t xml:space="preserve">A recurrent de novo missense mutation in COL1A1 causes osteogenesis imperfecta type II and preterm delivery in Normande cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56 (1), pp.54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-024-00920-8⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-024-00909-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648082v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between body condition genomic values and feed intake, milk production, and body weight in French Holstein cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">A large population study to assess the magnitude of prenatal programming in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M P Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">M Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barbey</w:t>
+                <w:t xml:space="preserve">S Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jurquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">A Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 106 (1), pp.381-391. </w:t>
+              <w:t xml:space="preserve">, 2024, 107, pp.5913-5923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876258v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methane production, intensity, and yield throughout lactation in Holstein cows</w:t>
+                <w:t xml:space="preserve">Meta-analysis of six dairy cattle breeds reveals biologically relevant candidate genes for mastitis resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fresco</w:t>
+                <w:t xml:space="preserve">Zexi Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Boichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Fritz</w:t>
+                <w:t xml:space="preserve">Terhi Iso-Touru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lefebvre</w:t>
+                <w:t xml:space="preserve">Naveen Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Barbey</w:t>
+                <w:t xml:space="preserve">Aniek C Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106 (6), pp.4147-4157. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-024-00920-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083019v1</w:t>
+                <w:t xml:space="preserve">hal-04648082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bovine Pangenome Consortium: democratizing production and accessibility of genome assemblies for global cattle breeds and other bovine species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between body condition genomic values and feed intake, milk production, and body weight in French Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy P L Smith</w:t>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek M Bickhart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">S. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda J Chamberlain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Appolinaire Djikeng</w:t>
+                <w:t xml:space="preserve">J. Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-023-02975-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (1), pp.381-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136901v1</w:t>
+                <w:t xml:space="preserve">hal-03876258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale detection and characterization of interchromosomal rearrangements in normozoospermic bulls using massive genotype and phenotype data sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
+                <w:t xml:space="preserve">The Bovine Pangenome Consortium: democratizing production and accessibility of genome assemblies for global cattle breeds and other bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy P L Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+                <w:t xml:space="preserve">Derek M Bickhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Amanda J Chamberlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Calgaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
+                <w:t xml:space="preserve">Appolinaire Djikeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.277787.123⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-023-02975-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170739v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-linked genes influence various complex traits in dairy cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
+                <w:t xml:space="preserve">Large-scale detection and characterization of interchromosomal rearrangements in normozoospermic bulls using massive genotype and phenotype data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanlin Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Baur</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Bottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Hozé</w:t>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09438-7⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (6), pp.957-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.277787.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135678v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production throughout the lactation in Holstein cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of methane production, intensity, and yield throughout lactation in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Minéry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Vallée</w:t>
+                <w:t xml:space="preserve">S Fresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saille</w:t>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Saunier</w:t>
+                <w:t xml:space="preserve">R Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 106, pp.4799-4812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22813⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 106 (6), pp.4147-4157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092080v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed analysis of mortality rates in the female progeny of 1,001 Holstein bulls allows the discovery of new dominant genetic defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">X-linked genes influence various complex traits in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jewell</w:t>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22365⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09438-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844760v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genotype by temperature-humidity index interactions on milk production and udder health traits in Montbeliarde cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Cuyabano</w:t>
+                <w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production throughout the lactation in Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Minéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00779-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.4799-4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950525v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
+                <w:t xml:space="preserve">Detailed analysis of mortality rates in the female progeny of 1,001 Holstein bulls allows the discovery of new dominant genetic defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (1), pp.439-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04122201v1</w:t>
+                <w:t xml:space="preserve">hal-03844760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrin alpha 6 homozygous splice-site mutation causes a new form of junctional epidermolysis bullosa in Charolais cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Michot</w:t>
+                <w:t xml:space="preserve">Estimation of genotype by temperature-humidity index interactions on milk production and udder health traits in Montbeliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55 (1), pp.40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00814-1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00779-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125597v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: Good practices in genome-wide association studies to identify candidate sequence variants in dairy cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goutam Sahana</w:t>
+                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Cai</w:t>
+                <w:t xml:space="preserve">Praveen Chitneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Sanchez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steffen Maak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22694⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00848-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135625v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS meta-analyses for beef production traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naveen Kadri</w:t>
+                <w:t xml:space="preserve">Invited review: Good practices in genome-wide association studies to identify candidate sequence variants in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goutam Sahana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Chitneedi</w:t>
+                <w:t xml:space="preserve">Z. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Maak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00848-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248281v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the genetic resistance to paratuberculosis in Holstein cattle via single-step genomic evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Integrin alpha 6 homozygous splice-site mutation causes a new form of junctional epidermolysis bullosa in Charolais cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boulling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
+                <w:t xml:space="preserve">Valérie Wolgust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00757-z⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00814-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816238v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of the MYH3 gene causes recessive cleft palate in Limousine cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00762-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03839198v1</w:t>
+                <w:t xml:space="preserve">hal-04122201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study with imputed whole-genome sequence variants including large deletions for female fertility in 3 Nordic dairy cattle breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">New insights into the genetic resistance to paratuberculosis in Holstein cattle via single-step genomic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00757-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03533717v1</w:t>
+                <w:t xml:space="preserve">hal-03816238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Whole Blood Assay and Bead-Based Cytokine Profiling Reveal Commonalities and Diversity of the Response to Bacteria and TLR Ligands in Cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Mutation of the MYH3 gene causes recessive cleft palate in Limousine cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.871780⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00762-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704013v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association study with imputed whole-genome sequence variants including large deletions for female fertility in 3 Nordic dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Md Mesbah-Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Bernt Guldbrandtsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Mogens Sandø Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.1298-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654993v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for genomic selection of cheese-making traits in Montbéliarde cows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standardized Whole Blood Assay and Bead-Based Cytokine Profiling Reveal Commonalities and Diversity of the Response to Bacteria and TLR Ligands in Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Wolf</w:t>
+                <w:t xml:space="preserve">Jérémy Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laithier</w:t>
+                <w:t xml:space="preserve">Sarah Walachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-21558⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.871780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.871780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655719v1</w:t>
+                <w:t xml:space="preserve">hal-03704013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring simultaneous perturbation profiles in milk yield and body weight reveals a diversity of animal responses and new opportunities to identify resilience proxies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tribout</w:t>
+                <w:t xml:space="preserve">Opportunities for genomic selection of cheese-making traits in Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">V. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laithier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (1), pp.459-470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-18537⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093297v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in the FZD7 gene is associated with dilution of the red areas of the coat in Montbéliarde cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Floriot</w:t>
+                <w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duchesne</w:t>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grohs</w:t>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hozé</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Deloche</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (3), pp.351-355. </w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/age.13055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478130v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved dairy cattle mating plans at herd level using genomic information</w:t>
+                <w:t xml:space="preserve">A missense mutation in the FZD7 gene is associated with dilution of the red areas of the coat in Montbéliarde cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bérodier</w:t>
+                <w:t xml:space="preserve">S. Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berg</w:t>
+                <w:t xml:space="preserve">A. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Meuwissen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Boichard</w:t>
+                <w:t xml:space="preserve">C. Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brochard</w:t>
+                <w:t xml:space="preserve">C. Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100016⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (3), pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.13055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093304v1</w:t>
+                <w:t xml:space="preserve">hal-04478130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of production, reproduction, morphology, and health traits on true and functional longevity in French Holstein cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring simultaneous perturbation profiles in milk yield and body weight reveals a diversity of animal responses and new opportunities to identify resilience proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Promp</w:t>
+                <w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (12), pp.12664-12678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-19974⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-18537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528049v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico identification of variations in microRNAs with a potential impact on dairy traits using whole ruminant genome SNP datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved dairy cattle mating plans at herd level using genomic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bérodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+                <w:t xml:space="preserve">P. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+                <w:t xml:space="preserve">T. Meuwissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">M. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98639-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371440v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study for age at puberty and resumption of cyclicity in a crossbred dairy cattle population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of production, reproduction, morphology, and health traits on true and functional longevity in French Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Larroque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Barbey</w:t>
+                <w:t xml:space="preserve">Roberta Rostellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gallard</w:t>
+                <w:t xml:space="preserve">J. Promp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. J Colleau</w:t>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.5794 - 5804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-18228⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.12664-12678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-19974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204539v1</w:t>
+                <w:t xml:space="preserve">hal-03528049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS and post-GWAS analyses reveal a key role of SLC37A1, ANKH, and regulatory regions on bovine milk mineral content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">In silico identification of variations in microRNAs with a potential impact on dairy traits using whole ruminant genome SNP datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chris Hozé</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87078-1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98639-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191450v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of individual variation in recombination rate on the X chromosome in cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erik Mullaart</w:t>
+                <w:t xml:space="preserve">Genome-wide association study for age at puberty and resumption of cyclicity in a crossbred dairy cattle population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Spelman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">Helene Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. J Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-020-0341-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.5794 - 5804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-18228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155457v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM’MIR : Développer des outils de prédiction et de conseil pour maîtriser la fromageabilité des laits destinés à la fabrication des fromages traditionnels franc-comtois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Wolf</w:t>
+                <w:t xml:space="preserve">Sequence-based GWAS and post-GWAS analyses reveal a key role of SLC37A1, ANKH, and regulatory regions on bovine milk mineral content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Brochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gaudilliere</w:t>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/q8rx-az02⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87078-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457192v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequencies of milk protein variants and haplotypes estimated from genotypes of more than 1 million bulls and cows of 12 French cattle breeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Fritz</w:t>
+                <w:t xml:space="preserve">Genetic architecture of individual variation in recombination rate on the X chromosome in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Patry</w:t>
+                <w:t xml:space="preserve">Naveen Kumar Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delacroix-Buchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik Mullaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Spelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-18492⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (5), pp.304-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-0341-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969677v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the ABCC4, IER3, and CBFA2T2 candidate genes for resistance to paratuberculosis from sequence-based GWAS in Holstein and Normande dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Frequencies of milk protein variants and haplotypes estimated from genotypes of more than 1 million bulls and cows of 12 French cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Davergne</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judikael Saout</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-020-00535-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (10), pp.9124-9141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-18492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514814v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of genomic prediction by integrating additional single nucleotide polymorphisms selected from imputed whole genome sequencing data.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FROM’MIR : Développer des outils de prédiction et de conseil pour maîtriser la fromageabilité des laits destinés à la fabrication des fromages traditionnels franc-comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emre Karaman</w:t>
+                <w:t xml:space="preserve">Cécile Laithier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+                <w:t xml:space="preserve">Valerie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaudilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-019-0246-7⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/q8rx-az02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627427v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">imputation for sequencing variants preselected to a customized low-density chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emre Karaman</w:t>
+                <w:t xml:space="preserve">Identification of the ABCC4, IER3, and CBFA2T2 candidate genes for resistance to paratuberculosis from sequence-based GWAS in Holstein and Normande dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Davergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikael Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-020-00535-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66523-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02969666v1</w:t>
+                <w:t xml:space="preserve">hal-02514814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted single-step genomic best linear unbiased prediction integrating variants selected from sequencing data by association and bioinformatics analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Improvement of genomic prediction by integrating additional single nucleotide polymorphisms selected from imputed whole genome sequencing data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogens Sandø Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernt Guldbrandtsen</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-020-00568-0⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-019-0246-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969616v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: a splice site mutation in CENPU is associated with recessive embryonic lethality in Holstein cattle.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">imputation for sequencing variants preselected to a customized low-density chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Escoulflaire</w:t>
+                <w:t xml:space="preserve">Aoxing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens Sandø Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Elias Mesbah Uddin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+                <w:t xml:space="preserve">Emre Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17056⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66523-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625089v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmed effects of candidate variants for milk production, udder health, and udder morphology in dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+                <w:t xml:space="preserve">Weighted single-step genomic best linear unbiased prediction integrating variants selected from sequencing data by association and bioinformatics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoxing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens Sandø Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernt Guldbrandtsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 52 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-020-00575-1⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 52 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-020-00568-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155461v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis for milk fat and protein percentage using imputed sequence variant genotypes in 94,321 cattle from eight cattle breeds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Pausch</w:t>
+                <w:t xml:space="preserve">Short communication: a splice site mutation in CENPU is associated with recessive embryonic lethality in Holstein cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Escoulflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Elias Mesbah Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-020-00556-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (1), pp.607-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897829v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of sexed semen and female genotyping affects genetic and economic outcomes of Montbéliarde dairy herds depending on the farming system considered.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">Confirmed effects of candidate variants for milk production, udder health, and udder morphology in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-020-00575-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-16041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628334v1</w:t>
+                <w:t xml:space="preserve">hal-03155461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique animale à l‘INRA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-analysis for milk fat and protein percentage using imputed sequence variant genotypes in 94,321 cattle from eight cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Verrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irene van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruidong Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Jenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Pausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hrc.3222⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-020-00556-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02618378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSE's 50th anniversary: where do we go from now?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of sexed semen and female genotyping affects genetic and economic outcomes of Montbéliarde dairy herds depending on the farming system considered.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bérodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0504-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (11), pp.10073-10087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-16041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628229v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint imputation of whole-genome sequence variants and large chromosomal deletions in cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Mesbah Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernt Guldbrandtsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogens Sand Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goutam Sahana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (12), pp.11193-11206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2019-16946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Bayesian and partial least squares regression methods for mid-infrared prediction of cheese-making properties in Montbéliarde cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La génétique animale à l‘INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-16320⟩</w:t>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, VIII (1), pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.3222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02619829v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-based GWAS, network and pathway analyses reveal genes co-associated with milk cheese-making properties and milk composition in Montbéliarde cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Laithier</w:t>
+                <w:t xml:space="preserve">GSE's 50th anniversary: where do we go from now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus Dekkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Julius van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 51 (1), pp.34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0473-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 51, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0504-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176238v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croisement entre races bovines laitières : intérêts et limites pour des ateliers en race pure Prim’Holstein ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Mezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (3), pp.359-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of Mycobacterium avium ssp. paratuberculosis fecal shedding patterns and concurrent serological patterns in naturally infected dairy cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Bayesian and partial least squares regression methods for mid-infrared prediction of cheese-making properties in Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanquefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
+                <w:t xml:space="preserve">M. El Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Joly</w:t>
+                <w:t xml:space="preserve">P. Trossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 102 (10), pp.9117-9137. </w:t>
+              <w:t xml:space="preserve">, 2019, 102 (8), pp.6943-6958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-16320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623346v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-based GWAS, network and pathway analyses reveal genes co-associated with milk cheese-making properties and milk composition in Montbéliarde cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laithier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-019-0473-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162144v1</w:t>
+                <w:t xml:space="preserve">hal-02176238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique de la « fromageabilité » du lait de vache prédite par spectrométrie dans le moyen infrarouge en race Montbéliarde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Beuvier</w:t>
+                <w:t xml:space="preserve">Longitudinal study of Mycobacterium avium ssp. paratuberculosis fecal shedding patterns and concurrent serological patterns in naturally infected dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Navarro-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (10), pp.9117-9137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618893v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation (p.Tyr452Cys) in the CAD gene compromises reproductive success in French Normande cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Sequence-based GWAS, network and pathway analyses reveal genes co-associated with milk cheese-making properties and milk composition in Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-16100⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0473-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620263v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Confirmation of candidate causative variants on milk composition and cheesemaking properties in Montbéliarde cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Analyse génétique de la « fromageabilité » du lait de vache prédite par spectrométrie dans le moyen infrarouge en race Montbéliarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14986⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.379-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623400v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for cheese-making properties and milk composition predicted from mid-infrared spectra in a large data set of Montbéliarde cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Beuvier</w:t>
+                <w:t xml:space="preserve">A missense mutation (p.Tyr452Cys) in the CAD gene compromises reproductive success in French Normande cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mesbah-Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 101 (11), pp.10048-10061. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 102 (7), pp.6340-6356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-16100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626138v1</w:t>
+                <w:t xml:space="preserve">hal-02620263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study for milking speed in French Holstein cows.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+                <w:t xml:space="preserve">Short communication: Confirmation of candidate causative variants on milk composition and cheesemaking properties in Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 101 (7), pp.6205-6219. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 101 (11), pp.10076-10081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-14067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623282v1</w:t>
+                <w:t xml:space="preserve">hal-02623400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of genome-wide association studies for cattle stature identifies common genes that regulate body size in mammals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association study for milking speed in French Holstein cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Hurtado Ponce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Sargolzaei</w:t>
+                <w:t xml:space="preserve">Andrew Marete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goutam Sahana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0056-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (7), pp.6205-6219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-14067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628780v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of large deletions and their population-genetic properties in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-analysis of genome-wide association studies for cattle stature identifies common genes that regulate body size in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniek C. Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Mesbah Uddin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Terhi Iso-Touru</w:t>
+                <w:t xml:space="preserve">Hans D. Daetwyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Vilkki</w:t>
+                <w:t xml:space="preserve">Amanda J. Chamberlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk-Jan de Koning</w:t>
+                <w:t xml:space="preserve">Carla Hurtado Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sargolzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsx037⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.362-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0056-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621609v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis including pre-selected sequence variants associated with seven traits in three French dairy cattle populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernt Guldbrandtsen</w:t>
+                <w:t xml:space="preserve">Genetic parameters for cheese-making properties and milk composition predicted from mid-infrared spectra in a large data set of Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mogens S. Lund</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Goutam Sahana</w:t>
+                <w:t xml:space="preserve">M El Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Minéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (11), pp.10048-10061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625793v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection dans l’espèce bovine et ses perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide mapping of large deletions and their population-genetic properties in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Mesbah Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernt Guldbrandtsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terhi Iso-Touru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Vilkki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk-Jan de Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsx037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02617862v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system-based analysis of the genetic determinism of udder conformation and health phenotypes across three French dairy cattle breeds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A meta-analysis including pre-selected sequence variants associated with seven traits in three French dairy cattle populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew G. Marete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernt Guldbrandtsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens S. Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goutam Sahana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199931⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626366v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: Low milk somatic cell count and susceptibility to mastitis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sélection dans l’espèce bovine et ses perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170 (5), pp.215-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626573v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of milk production traits in response to a short once-daily milking period in crossbred Holstein × Normande dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A system-based analysis of the genetic determinism of udder conformation and health phenotypes across three French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Marete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens Sandø Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-13173⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622344v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive ataxia of Charolais cattle highlights a role of KIF1C in sustainable myelination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters of milk production traits in response to a short once-daily milking period in crossbred Holstein × Normande dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Frah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007550⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (3), pp.2235-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-13173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624522v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of bull sperm methylome revealed both species peculiarities and conserved tissue-specific features</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invited review: Low milk somatic cell count and susceptibility to mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4764-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (8), pp.6703-6714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01975403v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faibles concentrations cellulaires du lait et sensibilité aux mammites des ruminants laitiers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progressive ataxia of Charolais cattle highlights a role of KIF1C in sustainable myelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Frah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (8), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621013v1</w:t>
+                <w:t xml:space="preserve">hal-02624522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An initiator codon mutation in SDE2 causes recessive embryonic lethality in Holstein cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Méline Bizard</w:t>
+                <w:t xml:space="preserve">A multi-scale analysis of bull sperm methylome revealed both species peculiarities and conserved tissue-specific features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-14119⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4764-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623515v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and nongenetic factors contributing to differences in αS-casein phosphorylation isoforms and other major milk proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">An initiator codon mutation in SDE2 causes recessive embryonic lethality in Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100 (7), pp.5564-5577. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 101 (7), pp.6220-6231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-14119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-12338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608323v1</w:t>
+                <w:t xml:space="preserve">hal-02623515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of copy number variation in French dairy and beef breeds using next-generation sequencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faibles concentrations cellulaires du lait et sensibilité aux mammites des ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.365-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0352-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622967v1</w:t>
+                <w:t xml:space="preserve">hal-02621013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in PFAS (phosphoribosylformylglycinamidine synthase) is likely causal for embryonic lethality associated with the MH1 haplotype in Montbéliarde dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Genetic and nongenetic factors contributing to differences in αS-casein phosphorylation isoforms and other major milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zih-Hua Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bovenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100 (10), pp.8176-8187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-12579⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 100 (7), pp.5564-5577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-12338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619062v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine and murine models highlight novel roles for SLC25A46 in mitochondrial dynamics and metabolism, with implications for human and animal health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gaignard</w:t>
+                <w:t xml:space="preserve">Identification of copy number variation in French dairy and beef breeds using next-generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Letaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meersseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006597⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0352-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605182v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-breed and multi-breed GWAS on imputed whole-genome sequence variants reveal candidate mutations affecting milk protein composition in dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Hozé</w:t>
+                <w:t xml:space="preserve">A missense mutation in PFAS (phosphoribosylformylglycinamidine synthase) is likely causal for embryonic lethality associated with the MH1 haplotype in Montbéliarde dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0344-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (10), pp.8176-8187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-12579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589691v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Communication : Genetic parameters for milk protein composition predicted using mid-infrared spectroscopy in the French Montbéliarde, Normande, and Holstein dairy cattle breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Miranda</w:t>
+                <w:t xml:space="preserve">Bovine and murine models highlight novel roles for SLC25A46 in mitochondrial dynamics and metabolism, with implications for human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-12663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607785v1</w:t>
+                <w:t xml:space="preserve">hal-01605182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Pausch</w:t>
+                <w:t xml:space="preserve">Within-breed and multi-breed GWAS on imputed whole-genome sequence variants reveal candidate mutations affecting milk protein composition in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jagannathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Michot</w:t>
+                <w:t xml:space="preserve">Armelle Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.11466. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0344-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608270v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome scan to detect quantitative trait loci associated with milk protein composition in 3 French dairy cattle breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Short Communication : Genetic parameters for milk protein composition predicted using mid-infrared spectroscopy in the French Montbéliarde, Normande, and Holstein dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pourchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99 (10), pp.8203-8215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11437⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 100 (8), pp.6371-6375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-12663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533901v1</w:t>
+                <w:t xml:space="preserve">hal-01607785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Otz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jagannathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479216v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence variants selected from a multi-breed GWAS can improve the reliability of genomic predictions in dairy cattle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Letaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48 (1), pp.83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-016-0259-0⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479248v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in domestic animals: Principles, applications and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 339 (7-8), pp.274-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du phénotype à la mutation causale : le cas des anomalies récessives bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13478,20142 +13508,20380 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (5), pp.319-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of copy number variations in cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence variants selected from a multi-breed GWAS can improve the reliability of genomic predictions in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens S. Lund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2016.94supplement4183a⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605684v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding and noncoding variants in &amp;lt;em&amp;gt;HFM1, MLH3, MSH4, MSH5, RNF212,&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;RNF212B&amp;lt;/em&amp;gt; affect recombination rate in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Latifa Karim</w:t>
+                <w:t xml:space="preserve">Whole-genome scan to detect quantitative trait loci associated with milk protein composition in 3 French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pourchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.204214.116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (10), pp.8203-8215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637972v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reverse genetic approach identifies an ancestral frameshift mutation in RP1 causing recessive progressive retinal degeneration in European cattle breeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Marete</w:t>
+                <w:t xml:space="preserve">Identification and characterization of copy number variations in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Letaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dagios</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-016-0232-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.183-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2016.94supplement4183a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479315v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sequence variants in linkage disequilibrium with causative mutations to improve across breed prediction in dairy cattle: a simulation study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coding and noncoding variants in &amp;lt;em&amp;gt;HFM1, MLH3, MSH4, MSH5, RNF212,&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;RNF212B&amp;lt;/em&amp;gt; affect recombination rate in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Kumar Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Harland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cambisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.116.027730⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (10), pp.1323-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.204214.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630862v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anomalies génétiques chez les espèces d’élevage - Avant-propos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
+                <w:t xml:space="preserve">A reverse genetic approach identifies an ancestral frameshift mutation in RP1 causing recessive progressive retinal degeneration in European cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chahory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Marete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dagios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.5.2995⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0232-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045143v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anomalies génétiques : définition, origine, transmission et évolution, mode d’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using sequence variants in linkage disequilibrium with causative mutations to improve across breed prediction in dairy cattle: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernt Guldbrandtsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens S Lund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2553-2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.027730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602233v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper l'émergence d'anomalies génétiques grâce aux données génomiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+                <w:t xml:space="preserve">Les anomalies génétiques chez les espèces d’élevage - Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.293-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.5.2995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602234v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Anomalies génétiques - Avant-propos</w:t>
+                <w:t xml:space="preserve">Les anomalies génétiques : définition, origine, transmission et évolution, mode d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Capitan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29 (5), pp.293-295</w:t>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.297-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01533956v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des anomalies génétiques en sélection : le cas des bovins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Anticiper l'émergence d'anomalies génétiques grâce aux données génomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29 (5), pp.351-358</w:t>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.339-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602349v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing power and precision of within-breed and multibreed genome-wide association studies of production traits using whole-genome sequence data for 5 French and Danish dairy cattle breeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier : Anomalies génétiques - Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mogens Sandø Lund</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.293-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533908v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire National des Anomalies Bovines, son action et ses résultats pour une aide efficace à la gestion des anomalies génétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte des anomalies génétiques en sélection : le cas des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29 (5), pp.307-318</w:t>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602238v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des potentialités de la sélection génomique chez les bovins laitiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing power and precision of within-breed and multibreed genome-wide association studies of production traits using whole-genome sequence data for 5 French and Danish dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mogens Sandø Lund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (11), pp.8932-8945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629942v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde, and Normande cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+                <w:t xml:space="preserve">L’Observatoire National des Anomalies Bovines, son action et ses résultats pour une aide efficace à la gestion des anomalies génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.307-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01194131v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Nap1 mutation affects centriole cohesion and is associated with a Seckel-like syndrome in cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation des potentialités de la sélection génomique chez les bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Rodriguez</w:t>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bourgain-Guglielmetti</w:t>
+                <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthi Karaiskou</w:t>
+                <w:t xml:space="preserve">Aurélia A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dupassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.251-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194104v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic tools to improve reproduction traits in dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+                <w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde, and Normande cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD14379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (7), pp.4904-4913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194016v1</w:t>
+                <w:t xml:space="preserve">hal-01194131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génomique chez les bovins laitiers : les raisons de son succès</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C-Nap1 mutation affects centriole cohesion and is associated with a Seckel-like syndrome in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourgain-Guglielmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthi Karaiskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02633329v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing identifies a homozygous deletion encompassing exons 17 to 23 of the [i]integrin beta 4[/i] gene in a Charolais calf with junctional epidermolysis bullosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Genetic tools to improve reproduction traits in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0110-z⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD14379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01194111v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide study of structural variants in bovine Holstein, Montbéliarde and Normande dairy breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Pinton</w:t>
+                <w:t xml:space="preserve">Whole-genome sequencing identifies a homozygous deletion encompassing exons 17 to 23 of the [i]integrin beta 4[/i] gene in a Charolais calf with junctional epidermolysis bullosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135931⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0110-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194172v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci markers derived from whole genome sequence data increases the reliability of genomic prediction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Guldbrandtsen</w:t>
+                <w:t xml:space="preserve">Genome-wide study of structural variants in bovine Holstein, Montbéliarde and Normande dairy breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-9005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01194114v1</w:t>
+                <w:t xml:space="preserve">hal-01194172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAIN: a computer program to calculate ancestral and partial inbreeding coefficients using a gene dropping approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative trait loci markers derived from whole genome sequence data increases the reliability of genomic prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sölkner</w:t>
+                <w:t xml:space="preserve">R.F. Brøndum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Janss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sahana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guldbrandtsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (6), pp.4107-4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-9005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01194087v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics Selection Evolution reviewer acknowledgement 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GRAIN: a computer program to calculate ancestral and partial inbreeding coefficients using a gene dropping approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baumung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mészáros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sölkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (2), pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0147-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341308v1</w:t>
+                <w:t xml:space="preserve">hal-01194087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable dairy cattle selection in the genomic era</w:t>
+                <w:t xml:space="preserve">Sélection génomique chez les bovins laitiers : les raisons de son succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.11-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01194086v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimalait : Gestion des ressources génétiques et alimentaires pour la maîtrise de la composition en acides gras du lait</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable dairy cattle selection in the genomic era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (2), pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/a3yv-2650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525055v1</w:t>
+                <w:t xml:space="preserve">hal-01194086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics Selection Evolution reviewer acknowledgement 2013</w:t>
+                <w:t xml:space="preserve">Genetics Selection Evolution reviewer acknowledgement 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dekkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 46 (1), pp.1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0147-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341220v1</w:t>
+                <w:t xml:space="preserve">hal-01341308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the putative ancestral allele of bovine single-nucleotide polymorphisms.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Samson</w:t>
+                <w:t xml:space="preserve">Optimalait : Gestion des ressources génétiques et alimentaires pour la maîtrise de la composition en acides gras du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/a3yv-2650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.12095⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01193845v1</w:t>
+                <w:t xml:space="preserve">hal-04525055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la composition en acides gras et protéines du lait des ruminants et potentialités de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Maroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (4), pp.283-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of multi-breed genomic selection for dairy cattle breeds with different sizes of reference population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (6), pp.3918-3929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2013-7761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel futur pour l'amélioration génétique chez les espèces domestiques ?</w:t>
+                <w:t xml:space="preserve">Genetics Selection Evolution reviewer acknowledgement 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Cm Dekkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193941v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier &amp;quot;PhénoFinlait : Phénotypage et génotypage pour la compréhension et la maîtrise de la composition fine du lait&amp;quot; - Avant propos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koenraad Duhem</w:t>
+                <w:t xml:space="preserve">Identification of the putative ancestral allele of bovine single-nucleotide polymorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Billerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (6), pp.483-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194060v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance analysis for QTL detection in dairy cattle: a case study of leg morphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel futur pour l'amélioration génétique chez les espèces domestiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167 (2), pp.103-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193829v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications organisationnelles de la sélection génomique chez les bovins et ovins laitiers en France : analyses et accompagnement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Barillet</w:t>
+                <w:t xml:space="preserve">Dossier &amp;quot;PhénoFinlait : Phénotypage et génotypage pour la compréhension et la maîtrise de la composition fine du lait&amp;quot; - Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Duhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (4), pp.303-316</w:t>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.251-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193850v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing of 234 bulls facilitates mapping of monogenic and complex traits in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rianne van Binsbergen</w:t>
+                <w:t xml:space="preserve">Concordance analysis for QTL detection in dairy cattle: a case study of leg morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3034⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193853v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection pour des vaches et une production laitière plus durables : acquis de la génétique et opportunités offertes par la sélection génomique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Brochard</w:t>
+                <w:t xml:space="preserve">Implications organisationnelles de la sélection génomique chez les bovins et ovins laitiers en France : analyses et accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 26 (2), pp.145-156</w:t>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.303-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000791v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anis Djari</w:t>
+                <w:t xml:space="preserve">Whole-genome sequencing of 234 bulls facilitates mapping of monogenic and complex traits in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans D Daetwyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Pausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rianne van Binsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (8), pp.858-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000794v1</w:t>
+                <w:t xml:space="preserve">hal-01193853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of haplotypes associated with prenatal death in dairy cattle and identification of deleterious mutations in GART, SHBG and SLC37A2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
+                <w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica I. Medugorac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan S. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Djari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8, online (6), Non paginé. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065550⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000118v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL fine mapping with Bayesian C(π): a simulation study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
+                <w:t xml:space="preserve">La sélection pour des vaches et une production laitière plus durables : acquis de la génétique et opportunités offertes par la sélection génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.145-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000784v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection génomique, une opportunité pour améliorer la santé des animaux d'élevage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of haplotypes associated with prenatal death in dairy cattle and identification of deleterious mutations in GART, SHBG and SLC37A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien A. Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (6), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001353v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density marker imputation accuracy in sixteen French cattle breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Hoze Hozé</w:t>
+                <w:t xml:space="preserve">QTL fine mapping with Bayesian C(π): a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene van den Berg van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle M.-N. Fouilloux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (1), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-45-33⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 45 (june), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-45-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001056v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection in French dairy cattle</w:t>
+                <w:t xml:space="preserve">La sélection génomique, une opportunité pour améliorer la santé des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166 (1), pp.25-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000202v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Pinton</w:t>
+                <w:t xml:space="preserve">High-density marker imputation accuracy in sixteen French cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle M.-N. Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-45-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019835v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New phenotypes for new breeding goals in dairy cattle</w:t>
+                <w:t xml:space="preserve">Genomic selection in French dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000018⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (3), pp.115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN11119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019802v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a bovine low-density SNP array optimized for imputation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Eggen</w:t>
+                <w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019774v1</w:t>
+                <w:t xml:space="preserve">hal-01019835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of copy number variations on two cattle genome assemblies using high density SNP array</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New phenotypes for new breeding goals in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-376⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.544-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019852v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association studies in QTL regions linked to bovine trypanotolerance in a West African crossbred population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a bovine low-density SNP array optimized for imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoyoung Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.K. Dayo</w:t>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Xavier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Berthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Sidibe</w:t>
+                <w:t xml:space="preserve">Andre Eggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02227.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019326v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of cow records in genomic evaluations and impact on bias due to preferential treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain R. Dassonneville</w:t>
+                <w:t xml:space="preserve">Fine mapping of copy number variations on two cattle genome assemblies using high density SNP array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yali Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek M Bickhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda L Hvinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia A. Baur</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiuzhou Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44, online (december), Non paginé. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (august), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-44-40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000386v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDSO : A progroam to simulate pedigrees and molecular information under various evolutionary forces</w:t>
+                <w:t xml:space="preserve">Association studies in QTL regions linked to bovine trypanotolerance in a West African crossbred population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Ytournel</w:t>
+                <w:t xml:space="preserve">G.K. Dayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon S. Teyssedre</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana D. Roldan</w:t>
+                <w:t xml:space="preserve">D. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Erbe</w:t>
+                <w:t xml:space="preserve">Jean Paul Poivey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. H. Simianer</w:t>
+                <w:t xml:space="preserve">I. Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 129 (5), pp.417-421. </w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.123-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00986.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02227.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000612v1</w:t>
+                <w:t xml:space="preserve">hal-01019326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Imputation performances of 3 low-density marker panels in beef and dairy cattle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Inclusion of cow records in genomic evaluations and impact on bias due to preferential treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-5133⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, online (december), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-44-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003420v1</w:t>
+                <w:t xml:space="preserve">hal-01000386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning genomic evaluations in dairy cattle through SNP pre-selection with the Elastic-Net algorithm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia A. Baur</w:t>
+                <w:t xml:space="preserve">LDSO : A progroam to simulate pedigrees and molecular information under various evolutionary forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Ytournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S. Teyssedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana D. Roldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Erbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Simianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016672311000358⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (5), pp.417-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00986.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000269v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la sélection génomique chez les bovins laitiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Guillaume</w:t>
+                <w:t xml:space="preserve">Short communication: Imputation performances of 3 low-density marker panels in beef and dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (7), pp.4136 - 4140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000227v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des objectifs et des méthodes de sélection des bovins laitiers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine tuning genomic evaluations in dairy cattle through SNP pre-selection with the Elastic-Net algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (6), pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672311000358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193376v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female fertility in French dairy breeds: current situation and strategies for improvement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la sélection génomique chez les bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.363-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193597v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection des ruminants laitiers pour des numérations cellulaires faibles et les conséquences sur leur sensibilité aux mammites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+                <w:t xml:space="preserve">Évolution des objectifs et des méthodes de sélection des bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Mezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54 (Juin), pp.53-60</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163 (1), pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193564v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abord des anomalies génétiques bovines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Female fertility in French dairy breeds: current situation and strategies for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Mézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.S15-S21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1262/jrd.1056S15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193633v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics Selection Evolution: news for the period January 2009 - May 2010 and editorial announcements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abord des anomalies génétiques bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 311 (décembre), pp.66-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193680v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations of marker-assisted breeding values with progeny-test breeding values for eight hundred ninety-nine French Holstein bulls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillaume</w:t>
+                <w:t xml:space="preserve">La sélection des ruminants laitiers pour des numérations cellulaires faibles et les conséquences sur leur sensibilité aux mammites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (Juin), pp.53-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653309v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la génétique à la génomique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">Genetics Selection Evolution: news for the period January 2009 - May 2010 and editorial announcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2008.21.1.3372⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-42-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02655255v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation by simulation of the efficiency of the French marker-assisted selection program in dairy cattle (Open Access publication)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+                <w:t xml:space="preserve">Correlations of marker-assisted breeding values with progeny-test breeding values for eight hundred ninety-nine French Holstein bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Druet</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (6), pp.2520-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2007-0829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894611v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment affiner la localisation d'un QTL ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">De la génétique à la génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 21 (2), pp.147-158</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2008.21.1.3372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02665716v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation by simulation of the efficiency of the French marker assisted selection program in dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+                <w:t xml:space="preserve">Estimation by simulation of the efficiency of the French marker-assisted selection program in dairy cattle (Open Access publication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom T. Druet</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Druet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 40, pp.91-102</w:t>
+              <w:t xml:space="preserve">, 2008, 40 (1), pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655027v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and positional genomics in beef cattle : current programs and potential progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Estimation by simulation of the efficiency of the French marker assisted selection program in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.91-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663499v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of quantitative trait loci affecting female fertility in dairy cattle on BTA03 using a dense single-nucleotide polymorphism map</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment affiner la localisation d'un QTL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Ytournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 178, pp.2228-2235</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (2), pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663723v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt ans de recherche et d’innovation en productions animales à l’INRA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Fine mapping of quantitative trait loci affecting female fertility in dairy cattle on BTA03 using a dense single-nucleotide polymorphism map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
+                <w:t xml:space="preserve">Slim Ben-Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (1), pp.11-14</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178, pp.2228-2235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02659218v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the K232A and VNTR polymorphisms in the DGAT1 gene in French dairy cattle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional and positional genomics in beef cattle : current programs and potential progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre A. Eggen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4-5), pp.335-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.28.335-350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654039v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of two female fertility QTL using alternative phenotypes in French Holstein dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+                <w:t xml:space="preserve">Vingt ans de recherche et d’innovation en productions animales à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38, pp.72-74</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02659988v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extent of linkage disequilibrium in a large cattle population of Western Africa and consequences for association studies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daphné Berthier</w:t>
+                <w:t xml:space="preserve">Characterization of the K232A and VNTR polymorphisms in the DGAT1 gene in French dairy cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien A. Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38, pp.277-286</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.2980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655973v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent of linkage disequilibrium in a large cattle population of western Africa and its consequences for association studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId686" w:history="1">
+                <w:t xml:space="preserve">Extent of linkage disequilibrium in a large cattle population of Western Africa and consequences for association studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiguigbaza-Kossigan Dayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Berthier</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 38, pp.277</w:t>
+              <w:t xml:space="preserve">, 2007, 38, pp.277-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656325v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the DGAT1 K232A and variable number of tandem repeat polymorphisms in French dairy cattle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId681" w:history="1">
+                <w:t xml:space="preserve">Refinement of two female fertility QTL using alternative phenotypes in French Holstein dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre A. Eggen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90, pp.2980-2988</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654424v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and haplotypic structure in 14 European and African cattle breeds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The extent of linkage disequilibrium in a large cattle population of western Africa and its consequences for association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
+                <w:t xml:space="preserve">S. Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Foglio</w:t>
+                <w:t xml:space="preserve">S. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 177, pp.1059-1070</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660515v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping and physical characterization of two linked Quantitative Trait Loci affecting milk fat yield in dairy cattle on BTA26.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId681" w:history="1">
+                <w:t xml:space="preserve">Characterization of the DGAT1 K232A and variable number of tandem repeat polymorphisms in French dairy cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien A. Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tom T. Druet</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 172, pp.425-436</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.2980-2988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653456v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic parameters for quantitative trait loci for dairy traits in the French Holstein population.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic and haplotypic structure in 14 European and African cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Foglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89, pp.4070-4076</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 177, pp.1059-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653661v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple quantitative trait loci mapping with cofactors and application of alternative variants of the false discovery rate in a enlarged granddauhgter design.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Fine mapping and physical characterization of two linked Quantitative Trait Loci affecting milk fat yield in dairy cattle on BTA26.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roy Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Thomsen</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 168, pp.1019-1027</w:t>
+              <w:t xml:space="preserve">, 2006, 172, pp.425-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673110v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first generation bovine BAC-based physical map</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of genetic parameters for quantitative trait loci for dairy traits in the French Holstein population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.4070-4076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2003054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00894477v1</w:t>
+                <w:t xml:space="preserve">hal-02653661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management practices from questionnaire surveys in herds with very low somatic cell score through a national mastitis program in France</w:t>
+                <w:t xml:space="preserve">Multiple quantitative trait loci mapping with cofactors and application of alternative variants of the false discovery rate in a enlarged granddauhgter design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Barnouin</w:t>
+                <w:t xml:space="preserve">J. Bennewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Chassagne</w:t>
+                <w:t xml:space="preserve">N. Reinsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bazin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Guiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 87 (11), pp.3989-3999</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168, pp.1019-1027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678170v1</w:t>
+                <w:t xml:space="preserve">hal-02673110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first generation bovine BAC-based physical map.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId708" w:history="1">
+                <w:t xml:space="preserve">A first generation bovine BAC-based physical map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 36, pp.105-122</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 36 (1), pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2003054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676457v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les anomalies héréditaires des bovins et comprendre leurs mécanismes de transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Darré</w:t>
+                <w:t xml:space="preserve">Management practices from questionnaire surveys in herds with very low somatic cell score through a national mastitis program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18, pp.31-38</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87 (11), pp.3989-3999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675432v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet d'épidémiosurveillance pour les anomalies héréditaires bovines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A first generation bovine BAC-based physical map.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Francois Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18, pp.41-45</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.105-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679289v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration génétique des caprins. Caractères laitiers et de morphologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier les anomalies héréditaires des bovins et comprendre leurs mécanismes de transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et Insémination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 313, pp.3-11</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682937v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of genes influencing economic traits in three French dairy cattle breeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un projet d'épidémiosurveillance pour les anomalies héréditaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.41-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2002037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00894436v1</w:t>
+                <w:t xml:space="preserve">hal-02679289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment accéder aux informations sur les anomalies héréditaires bovines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'amélioration génétique des caprins. Caractères laitiers et de morphologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piacere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18, pp.39-40</w:t>
+              <w:t xml:space="preserve">Elevage et Insémination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 313, pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675440v1</w:t>
+                <w:t xml:space="preserve">hal-02682937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of resistance to mastitis in dairy cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of genes influencing economic traits in three French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (1), pp.77-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673095v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling lactation curves and estimation of genetic parameters to first lactation test-day records of French Holstein cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Genetics of resistance to mastitis in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 86 (7), pp.2480-2490</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34, pp.671-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671393v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of data from two granddaughter designs: a simple strategy for QTL confirmation and increasing experimental power in dairy cattle.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment accéder aux informations sur les anomalies héréditaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, pp.319-338</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211860v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats de recherche : Priorité au traitement intramammaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Severine Bord</w:t>
+                <w:t xml:space="preserve">Modeling lactation curves and estimation of genetic parameters to first lactation test-day records of French Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Barnouin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Abstract Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3, pp.3</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (7), pp.2480-2490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669927v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of resistance to mastitis in dairy cattle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined analysis of data from two granddaughter designs: a simple strategy for QTL confirmation and increasing experimental power in dairy cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bennewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.319-338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902761v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of data from two granddaughter designs: A simple strategy for QTL confirmation and increasing experimental power in dairy cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résultats de recherche : Priorité au traitement intramammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'Abstract Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894449v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of maternal information for QTL detection in a (grand)daughter design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bolard</w:t>
+                <w:t xml:space="preserve">Genetics of resistance to mastitis in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2002011⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (5), pp.671-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2003020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894415v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of maternal information for QTL detection in a (grand)daughter design.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined analysis of data from two granddaughter designs: A simple strategy for QTL confirmation and increasing experimental power in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Bennewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Reinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Malafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 34, pp.335-352</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 35 (3), pp.319-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2003011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673230v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation génétique assistée par marqueurs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of maternal information for QTL detection in a (grand)daughter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et Insémination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (3), pp.335-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669357v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la résistance génétique aux mammites chez les bovins laitiers en France par la sélection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Use of maternal information for QTL detection in a (grand)daughter design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 12, pp.47-51</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34, pp.335-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675059v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan démographique et analyse de la variabilité génétique des principales races bovines laitières françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation génétique assistée par marqueurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevage et Insémination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 301, pp.10-21</w:t>
+              <w:t xml:space="preserve">, 2001, n° 304, pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674691v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an approximate multitrait BLUP evaluation to combine production traits and functional traits into a total merit index.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">Comment améliorer la résistance génétique aux mammites chez les bovins laitiers en France par la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, suppl. 1, pp.25</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12, pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671555v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérations cellulaires du lait et mammites cliniques : relations phénotypique et génétique chez les vaches Prim'Holstein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Bilan démographique et analyse de la variabilité génétique des principales races bovines laitières françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14 (3), pp.193-200</w:t>
+              <w:t xml:space="preserve">Elevage et Insémination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 301, pp.10-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678110v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez les bovins laitiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an approximate multitrait BLUP evaluation to combine production traits and functional traits into a total merit index.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, HS 2000, pp.217-222</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, suppl. 1, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685086v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new reciprocal translocation in a subfertile bull (chromosome abnormality, semen quality)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numérations cellulaires du lait et mammites cliniques : relations phénotypique et génétique chez les vaches Prim'Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32 (6), pp.589-598</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (3), pp.193-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690352v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of early first lactation somatic cell count with risk of subsequent first clinical mastitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez les bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 62, pp.169-180</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, HS 2000, pp.217-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696242v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new reciprocal translocation in a subfertile bull</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+                <w:t xml:space="preserve">A new reciprocal translocation in a subfertile bull (chromosome abnormality, semen quality)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Berland</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32 (6), pp.589-598. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 32 (6), pp.589-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894358v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between milk somatic-cell counts in the first lactation and clinical mastitis occurrence in the second lactation of French Holstein cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Relationship of early first lactation somatic cell count with risk of subsequent first clinical mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 46, pp.99-111</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694093v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la connexion en population bovine Holstein française</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new reciprocal translocation in a subfertile bull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (2), pp.163-176</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 32 (6), pp.589-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2000139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697272v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+                <w:t xml:space="preserve">Relationship between milk somatic-cell counts in the first lactation and clinical mastitis occurrence in the second lactation of French Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31 (4), pp.341-350</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46, pp.99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489773v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+                <w:t xml:space="preserve">Analyse de la connexion en population bovine Holstein française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (4), pp.341-350</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (2), pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490655v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId789" w:history="1">
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (3), pp.225-237</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (4), pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490171v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Elsen</w:t>
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31, pp.225-237</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (4), pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199757v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId786" w:history="1">
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (4), pp.341-350</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (3), pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693457v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId789" w:history="1">
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (3), pp.225-237</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (3), pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489715v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId788" w:history="1">
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (3), pp.213-224</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (4), pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490374v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for variance heterogeneity in French dairy cattle genetic evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 60, pp.343-357</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (3), pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693330v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (4), pp.341-350</w:t>
+              <w:t xml:space="preserve">, 1999, 31, pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490216v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+                <w:t xml:space="preserve">Accounting for variance heterogeneity in French dairy cattle genetic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31 (3), pp.225-237</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60, pp.343-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490616v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for clinical mastitis, somatic cell score, production, udder type traits, and milking ease in first lactation Holsteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rupp</w:t>
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 82, pp.2198-2204</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (4), pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684246v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Mangin</w:t>
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31, pp.341-350</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (3), pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199755v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+                <w:t xml:space="preserve">Genetic parameters for clinical mastitis, somatic cell score, production, udder type traits, and milking ease in first lactation Holsteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31 (3), pp.213-224</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82, pp.2198-2204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691740v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. III. Heteroskedastic model and models corresponding to several distributions of the QTL effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M Elsen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId793" w:history="1">
+                <w:t xml:space="preserve">P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mangin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31, pp.213-224</w:t>
+              <w:t xml:space="preserve">, 1999, 31, pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198289v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la connexion en population bovine Holstein française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Boichard</w:t>
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31, pp.163-176</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (3), pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199745v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (3), pp.213-224</w:t>
+              <w:t xml:space="preserve">, 1999, 31, pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489909v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+                <w:t xml:space="preserve">Analyse de la connexion en population bovine Holstein française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (3), pp.225-237</w:t>
+              <w:t xml:space="preserve">, 1999, 31, pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689378v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">P. Le Roy</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31, pp.213-224</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (3), pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199719v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectedness in the French Holstein cattle population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (2), pp.163-176</w:t>
+              <w:t xml:space="preserve">, 1999, 31, pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894260v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId788" w:history="1">
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. II. Likelihood approximations and sire marker genotype estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31 (3), pp.213-224</w:t>
+              <w:t xml:space="preserve">, 1999, 31 (3), pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490772v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des marqueurs moléculaires en génétique animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectedness in the French Holstein cattle population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (1), pp.67-80</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (2), pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697433v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping quantitative trait loci for milk production and health of dairy cattle in a large Outbred pedigree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">Alternative models for QTL detection in livestock. I. General introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 149, pp.1959-1973</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (3), pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689501v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion of bovine chromosome 20 as candidate region for spinal muscular atrophy (SMA)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des marqueurs moléculaires en génétique animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.D. Bishop</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Levéziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29, 1 p</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (1), pp.67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692447v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des probabilités d'origine de gène pour mesurer la variabilité génétique d'une population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping quantitative trait loci for milk production and health of dairy cattle in a large Outbred pedigree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hoeschele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 29 (1), pp.5-23</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 149, pp.1959-1973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696781v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of using probabilities of gene origin to measure genetic variability in a population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Verrier</w:t>
+                <w:t xml:space="preserve">Exclusion of bovine chromosome 20 as candidate region for spinal muscular atrophy (SMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfister-Genskow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 29 (1), pp.5-23</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894153v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation study of the effect of connectedness on genetic trend</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jl Foulley</w:t>
+                <w:t xml:space="preserve">Intérêt des probabilités d'origine de gène pour mesurer la variabilité génétique d'une population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 28 (1), pp.67-82</w:t>
+              <w:t xml:space="preserve">, 1997, 29 (1), pp.5-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894121v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation study of the effect of connectedness on genetic trend</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+                <w:t xml:space="preserve">The value of using probabilities of gene origin to measure genetic variability in a population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 28 (1), pp.67-82</w:t>
+              <w:t xml:space="preserve">, 1997, 29 (1), pp.5-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683792v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse généalogique des races bovines laitières françaises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Verrier</w:t>
+                <w:t xml:space="preserve">A simulation study of the effect of connectedness on genetic trend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (5), pp.323-335</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (1), pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698548v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anomalie BLAD chez les bovins Holstein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simulation study of the effect of connectedness on genetic trend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Amigues</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 84-85, pp.3-4</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (1), pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701936v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique du taux de conception en population Holstein</w:t>
+                <w:t xml:space="preserve">Analyse généalogique des races bovines laitières françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et Insémination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 269, pp.1-11</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (5), pp.323-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705616v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three methods to validate the estimation of genetic trend for dairy cattle</w:t>
+                <w:t xml:space="preserve">L'anomalie BLAD chez les bovins Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mattalia</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 78, pp.431-437</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 84-85, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700376v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de 2 méthodes de précorrection des lactations courtes pour l'évaluation des reproducteurs laitiers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse génétique du taux de conception en population Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44, pp.161-172</w:t>
+              <w:t xml:space="preserve">Elevage et Insémination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 269, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710463v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted maximum likelihood estimates of genetic parameters of adult male and female Rhode Island Red chickens divergently selected for residual feed consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three methods to validate the estimation of genetic trend for dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André A. Bordas</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 74, pp.1245-1252</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 78, pp.431-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702861v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de 2 méthodes de précorrection des lactations courtes pour l'évaluation des reproducteurs laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Boichard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44 (2), pp.161-172</w:t>
+              <w:t xml:space="preserve">, 1995, 44, pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889175v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of conception rate in french Holstein cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restricted maximum likelihood estimates of genetic parameters of adult male and female Rhode Island Red chickens divergently selected for residual feed consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eildert Groeneveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section A - Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 44, pp.138-145</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 74, pp.1245-1252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714612v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes mathématiques pour l'étude des gènes contrôlant des caractères quantitatifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Comparaison de 2 méthodes de précorrection des lactations courtes pour l'évaluation des reproducteurs laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bonaïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Boichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.9s-20s</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (2), pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894051v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodes mathematiques pour l'etude des genes controlant des caracteres quantitatifs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analysis of conception rate in french Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.9s-20s</w:t>
+              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section A - Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 44, pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712662v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du croisement Holstein sur les caractères laitiers en population Pie Noir</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodes mathématiques pour l'étude des gènes contrôlant des caractères quantitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 6 (1), pp.25-30</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.9s-20s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713979v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems arising with genetic trend estimation in dairy cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+                <w:t xml:space="preserve">Methodes mathematiques pour l'etude des genes controlant des caracteres quantitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin - International Bull Evaluation Service</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 8, 8 p</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.9s-20s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700050v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du croisement Holstein sur les caractères laitiers en population Pie Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eildert Groeneveld</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6 (1), pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700795v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Groeneveld</w:t>
+                <w:t xml:space="preserve">Problems arising with genetic trend estimation in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 25 (5), pp.475-493</w:t>
+              <w:t xml:space="preserve">Bulletin - International Bull Evaluation Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 8, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894010v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Holstein crossbreeding in the french black and white cattle population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eildert Groeneveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 25 (5), pp.475-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:19930506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700307v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du croisement Holstein sur les caractères laitiers en population Pie Noir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+                <w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Groeneveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 6 (1), pp.25-30</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 25 (5), pp.475-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00896039v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A criterion for measuring the degree of connectedness in linear models of genetic evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Holstein crossbreeding in the french black and white cattle population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 24 (4), pp.315-330</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 76 (4), pp.1157-1162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712848v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate accuracy of genetic evaluation under a single-trait animal model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.J. Lee</w:t>
+                <w:t xml:space="preserve">Effet du croisement Holstein sur les caractères laitiers en population Pie Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonaïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 75 (3), pp.868-877</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6 (1), pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708078v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00896039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports actuels et futurs des marqueurs génétiques dans l’amélioration des populations animales. Sélection assistée par marqueurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Chevalet</w:t>
+                <w:t xml:space="preserve">A criterion for measuring the degree of connectedness in linear models of genetic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1992, pp.291-294</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 24 (4), pp.315-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701758v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle sous-jacent à l'évaluation des valeurs génétiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michèle Briend</w:t>
+                <w:t xml:space="preserve">Approximate accuracy of genetic evaluation under a single-trait animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, hs (hs), pp.185-195</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 75 (3), pp.868-877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00896015v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apres IF2 : une nouvelle methode pour evaluer la genetique des caprins laitiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports actuels et futurs des marqueurs génétiques dans l’amélioration des populations animales. Sélection assistée par marqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chèvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 192, pp.16-19</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1992, pp.291-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715173v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate restricted maximum likelihood and approximate prediction error variance of the Mendelian sampling effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Le modèle sous-jacent à l'évaluation des valeurs génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.R. Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.J. Lee</w:t>
+                <w:t xml:space="preserve">B. Bonaïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 24 (4), pp.331-343</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, hs (hs), pp.185-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712132v1</w:t>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00896015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of growth, feed intake, and milk yield in Holstein cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId871" w:history="1">
+                <w:t xml:space="preserve">Approximate restricted maximum likelihood and approximate prediction error variance of the Mendelian sampling effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Lee</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 75, pp.3145-3154</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 24 (4), pp.331-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707412v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an animal model for genetic evaluation of the Lacaune dairy sheep</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetics of growth, feed intake, and milk yield in Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mcallister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 31, pp.287-299</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 75, pp.3145-3154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700845v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des reproducteurs. Le modèle sous-jacent à l'estimation des valeurs génétiques</w:t>
+                <w:t xml:space="preserve">Apres IF2 : une nouvelle methode pour evaluer la genetique des caprins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piacere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sigwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1992, pp.185-195</w:t>
+              <w:t xml:space="preserve">La chèvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 192, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713922v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection assistée par marqueurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Boichard</w:t>
+                <w:t xml:space="preserve">Use of an animal model for genetic evaluation of the Lacaune dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, hs (hs), pp.291-294</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 31, pp.287-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00896034v1</w:t>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des marqueurs pour localiser les gènes responsables de la variabilité des caractères quantitatifs (QTL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId890" w:history="1">
+                <w:t xml:space="preserve">Sélection assistée par marqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, hs (hs), pp.287-290</w:t>
+              <w:t xml:space="preserve">, 1992, hs (hs), pp.291-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00896033v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00896034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports actuels et futurs des marqueurs génétiques dans l’amélioration des populations animales. Utilisation de marqueurs pour localiser les gènes responsables de la variabilité des caractères quantitatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évaluation des reproducteurs. Le modèle sous-jacent à l'estimation des valeurs génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 1992, pp.287-290</w:t>
+              <w:t xml:space="preserve">, 1992, 1992, pp.185-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702146v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A criterion for measuring the degree of connectedness in linear models of genetic evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Boichard</w:t>
+                <w:t xml:space="preserve">Utilisation des marqueurs pour localiser les gènes responsables de la variabilité des caractères quantitatifs (QTL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 24 (4), pp.315-330</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, hs (hs), pp.287-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00893960v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00896033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate restricted maximum likelihood and approximate prediction error variance of the Mendelian sampling effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aj Lee</w:t>
+                <w:t xml:space="preserve">Apports actuels et futurs des marqueurs génétiques dans l’amélioration des populations animales. Utilisation de marqueurs pour localiser les gènes responsables de la variabilité des caractères quantitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 24 (4), pp.331-343</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1992, pp.287-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00893961v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate prediction error variance of breeding values under an animal model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.J. Lee</w:t>
+                <w:t xml:space="preserve">A criterion for measuring the degree of connectedness in linear models of genetic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 69, pp.188</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 24 (4), pp.315-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701193v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00893960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des possibilites d'allegement du controle laitier officiel chez les caprins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bridoux</w:t>
+                <w:t xml:space="preserve">Approximate restricted maximum likelihood and approximate prediction error variance of the Mendelian sampling effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lr Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 40, pp.125-139</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 24 (4), pp.331-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713772v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00893961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des possibilités d'allègement du contrôle laitier officiel chez les caprins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Bridoux</w:t>
+                <w:t xml:space="preserve">Approximate prediction error variance of breeding values under an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 40 (2), pp.125-139</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 69, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888741v1</w:t>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate error variance of the mendelian sampling effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des possibilites d'allegement du controle laitier officiel chez les caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.J. Lee</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sigwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 74, pp.160</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 40, pp.125-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702526v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of lactation curves in goat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Étude des possibilités d'allègement du contrôle laitier officiel chez les caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Sigwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 74, pp.230</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 40 (2), pp.125-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706388v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the economic value of conception rate in dairy cattle</w:t>
+                <w:t xml:space="preserve">Approximate error variance of the mendelian sampling effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 24, pp.187-204</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 74, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700811v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode française d'évaluation génétique des reproducteurs laitiers</w:t>
+                <w:t xml:space="preserve">Classification of lactation curves in goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonaiti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 3 (2), pp.83-92</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 74, pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895891v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pseudo absorption strategy for solving animal model equations for large data files</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the economic value of conception rate in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 73, pp.1945-1955</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 24, pp.187-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711251v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode française d'évaluation génétique des reproducteurs laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 3 (2), pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701222v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in the Alpine and Saanen goat breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Barillet</w:t>
+                <w:t xml:space="preserve">A pseudo absorption strategy for solving animal model equations for large data files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Briend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 21 (2), pp.205-215</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 73, pp.1945-1955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00893797v1</w:t>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques des caractères de production laitière en première lactation dans les races caprines Alpine et Saanen.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthode française d'évaluation génétique des reproducteurs laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 21 (2), pp.205-215</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 3 (2), pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02726674v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact économique d'une mauvaise fertilité chez la vache laitière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in the Alpine and Saanen goat breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ricordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piacere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 1 (4), pp.245-252</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 21 (2), pp.205-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895838v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00893797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact économique d'une mauvaise fertilité chez la vache laitière</w:t>
+                <w:t xml:space="preserve">Paramètres génétiques des caractères de production laitière en première lactation dans les races caprines Alpine et Saanen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ricordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piacere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 1 (4), pp.245-252</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 21 (2), pp.205-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719181v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Impact économique d'une mauvaise fertilité chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 1 (4), pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02718045v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact économique d'une mauvaise fertilité chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 1 (4), pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487467v1</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des facteurs de variation des parametres de croissance des agneaux de race barbarine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gley Khaldi</w:t>
+                <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut National de la Recherche Agronomique de Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 60 (5), pp.5-18</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720645v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02718045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in Friesian, Montbéliarde and Normande breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 19 (3), pp.337-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+                <w:t xml:space="preserve">Etude des facteurs de variation des parametres de croissance des agneaux de race barbarine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gley Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut National de la Recherche Agronomique de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 60 (5), pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487150v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490732v1</w:t>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques des caractères de production laitière en première lactation dans les races bovines Frisonne, Montbéliarde et Normande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 19 (3), pp.337-350</w:t>
+              <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720500v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Boichard</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génétique sélection évolution</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00893737v1</w:t>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in Friesian, Montbéliarde and Normande breeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bonaïti</w:t>
+                <w:t xml:space="preserve">Paramètres génétiques des caractères de production laitière en première lactation dans les races bovines Frisonne, Montbéliarde et Normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génétique sélection évolution</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 19 (3), pp.337-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00893728v1</w:t>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+              <w:t xml:space="preserve">Génétique sélection évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490307v1</w:t>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00893737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique de la composition du lait des brebis, des chèvres et des vaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in Friesian, Montbéliarde and Normande breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonaïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986</w:t>
+              <w:t xml:space="preserve">Génétique sélection évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 19 (3), pp.337-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02717193v1</w:t>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00893728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies on dairy production of milking ewes I. - Estimates of genetic parameters for total milk composition and yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 19 (4), pp.459-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre production et fertilité chez la vache laitière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevage et Insémination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 213, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02725667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration génétique de la composition du lait des brebis, des chèvres et des vaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02717193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le domaine Expérimental de Bourges - 40 ans de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel : les Dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 119, 36 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33623,793 +33891,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Verrier; Denis Milan; Claire Rogel-Gaillard. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288, 2020, Savoir faire, 978-2-7592-3099-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between milk somatic cell counts in the first lactation and clinical mastitis occurrence in the second lactation of French Holstein cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate multitrait BLUP evaluation to combine functional traits information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des hétérogénéités de variance dans l'évaluation génétique bovine laitière française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Institut de L'Elevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA Editions, 15 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de la reproduction et des qualités maternelles chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel d'analyse de généalogies adapté à de grandes populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme DF-REML : description et notice d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Le Pin 5 : detection de genes majeurs pour la qualite du lait a l'aide de marqueurs moleculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34419,547 +34687,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles modalités de diffusion de la génétique (chapitre 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Rogel-Gaillard, Denis Milan et Etienne Verrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génétique des animaux d'élevage. Diversité et adaptation dans un monde changeant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of dairy breeding programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in breeding of dairy cattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Burleigh Dodds Series in Agricultural Science, 978 1 78676 296 2 PDF: 978-1-78676-299-3 ePub: 978-1-78676-298-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2019.0058.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel futur pour l’amélioration génétique chez les espèces animales domestiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potentiels de la science pour l’avenir de l’agriculture, de l’alimentation et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution génomique animale : La sélection chez les animaux d’élevage - Partie 1. Du phénotype au polymorphisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révolution génomique animale : La sélection chez les animaux d’élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, 2011, 978-2-85557-181-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détection des QTL chez les bovins laitiers, premiers résultats de l'expérience réalisée sur le domaine expérimental animal du Pin-au-Haras.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jacques J. J. Colleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brochure Technique Prairiales Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Pin, 2004, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34969,105 +35237,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection génomique chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId969"/>
+      <w:footerReference w:type="default" r:id="rId980"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35135,51 +35403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66A868FA"/>
+    <w:nsid w:val="C07CE304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35366,51 +35634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-boichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0361-2961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132520087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-8675-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosser-Klopp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Naji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01037-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05352315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05388818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fresco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101700" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaiani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58970-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00963-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boulling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corbeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00969-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fresco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00977-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00918-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24736" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gondro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00876-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dominique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;rodier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8320" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24632" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25168" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569709v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boussaha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vall&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00889-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00909-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Cai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Iso-Touru" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C Bouwman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00920-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fresco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22855" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy P L Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek M Bickhart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Chamberlain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Djikeng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02975-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09438-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jewell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22365" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cuyabano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00779-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00814-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Sahana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bouwman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22694" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00757-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00762-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mesbah-Uddin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Guldbrandtsen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Sand&#248; Lund" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20655" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesueur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cebron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.871780" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laithier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21558" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18537" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floriot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grohs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13055" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meuwissen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528049v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19974" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. J Colleau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18228" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191450v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87078-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155457v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Kadri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mullaart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spelman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0341-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457192v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudilliere" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/q8rx-az02" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969677v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18492" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514814v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Davergne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Saout" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00535-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627427v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoxing Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Karaman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0246-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969666v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Mao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66523-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969616v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00568-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escoulflaire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elias Mesbah Uddin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17056" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897829v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xiang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Jenko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00556-4" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628334v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16041" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618378v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.3222" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628229v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Dekkers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Julius van Der Werf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0504-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621886v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Mesbah Uddin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Sand Lund" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16946" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619829v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Jabri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16320" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176238v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0473-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625070v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Mezec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2575" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623346v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanquefort" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15897" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162144v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618893v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2950" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620263v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesbah-Uddin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16100" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623400v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wolf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14986" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626138v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jabri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Min&#233;ry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beuvier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14878" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14067" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621609v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mesbah Uddin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vilkki" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx037" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625793v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Marete" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00522" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617862v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626366v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199931" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626573v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14593" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622344v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13173" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624522v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Frah" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007550" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621013v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2393" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623515v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bizard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14119" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608323v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zih-Hua Fang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12338" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622967v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0352-z" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619062v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12579" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589691v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Govignon-Gion" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0344-z" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607785v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourchet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12663" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533901v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11437" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479248v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0259-0" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641310v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.007" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608800v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605684v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement4183a" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Harland" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cambisano" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Karim" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204214.116" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630862v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S Lund" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.027730" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045143v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.5.2995" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602233v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602234v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533956v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602349v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533908v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11073" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629942v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupassieux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194131v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezetter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8386" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194016v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14379" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633329v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194111v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fantini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braque" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0110-z" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194172v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135931" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194114v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Su" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Janss" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sahana" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guldbrandtsen" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-9005" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194087v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumung" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farkas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#246;lkner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12145" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RRZ2GQW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341308v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dekkers" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius van Der Werf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0147-z" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194086v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12150" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J45Q0BSJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525055v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a3yv-2650" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341220v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Cm Dekkers" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193845v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Billerey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12095" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVMJ9K8M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194000v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193830v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7761" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193941v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194060v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Duhem" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193829v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-31" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193850v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193853v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D Daetwyler" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stothard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne van Binsbergen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3034" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000791v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Brochard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000118v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Rodriguez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065550" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000784v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg van den Berg" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-19" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001353v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001056v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoz&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dassonneville" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-33" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000202v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Baur" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11119" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019802v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000018" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019774v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyoung Chung" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier David" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034130" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019852v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Hou" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda L Hvinden" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congjun Li" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzhou Song" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-376" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019326v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Dayo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Poivey" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sidibe" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02227.x" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBF5C0CC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000386v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Baur" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-44-40" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000612v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Ytournel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Teyssedre" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana D. Roldan" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Erbe" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Simianer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00986.x" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WVKDSC8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003420v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5133" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000227v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193376v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193597v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le M&#233;zec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1262/jrd.1056S15" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193564v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193633v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193680v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-15" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653309v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0829" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655255v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2008.21.1.3372" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894611v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665716v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655027v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663499v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.335-350" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5642669C06F19A37599CC912A6524BA59DCE216/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663723v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659218v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654039v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659988v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Jemaa" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655973v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiguigbaza-Kossigan Dayo" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylla" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sidib&#233;" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656325v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayo" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654424v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660515v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Foglio" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653456v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy Barcelona" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653661v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673110v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennewitz" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinsch" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guiard" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomsen" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894477v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Save" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003054" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678170v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bazin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676457v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francois Mahe" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Save" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675432v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679289v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682937v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamaix" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894436v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgeois" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faugeras" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002037" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675440v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673095v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671393v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211860v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669927v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902761v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003020" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894449v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Bennewitz" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Reinsch" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malafosse" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003011" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894415v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bolard" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002011" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673230v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolard" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669357v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675059v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674691v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671555v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678110v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685086v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerqueira" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690352v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berland" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696242v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894358v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumont" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000139" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694093v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudeau" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697272v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489773v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490655v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490171v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199757v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mangin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goffinet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roy" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693457v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489715v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490374v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693330v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490216v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490616v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684246v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199755v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691740v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198289v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Elsen" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199745v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489909v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689378v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199719v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894260v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490772v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697433v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689501v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoeschele" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernst" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692447v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfister-Genskow" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fries" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bishop" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696781v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894153v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maignel" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verrier" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894121v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hanocq" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Foulley" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683792v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698548v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701936v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705616v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700376v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710463v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702861v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eildert Groeneveld" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889175v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbat" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bona&#239;ti" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714612v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894051v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goffinet" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beckmann" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charcosset" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713979v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700050v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700795v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930506" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894010v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ducos" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groeneveld" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700307v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896039v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bona&#239;ti" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712848v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708078v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lee" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701758v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896015v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Briend" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715173v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sigwald" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712132v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Schaeffer" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707412v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Boichard" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mcallister" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Lin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadarajah" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700845v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713922v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896034v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalet" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896033v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702146v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893960v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893961v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lr Schaeffer" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Lee" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701193v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713772v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888741v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouloc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barillet" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sigwald" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bridoux" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702526v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706388v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700811v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895891v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonaiti" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbat" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711251v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701222v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893797v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piacere" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barillet" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726674v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895838v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719181v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718045v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487467v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720645v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gley Khaldi" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tchamitchian" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490574v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489871v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487150v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490732v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720500v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893737v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893728v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490307v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717193v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725667v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338354v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefevre" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamonou" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840164v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839886v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835321v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841823v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834589v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844350v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846300v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155463v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/genetique-animaux-delevage-diversite-adaptation-monde-changeant" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788520v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdspublishing.com/_webedit/uploaded-files/All%20Files/AI/Advances%20in%20breeding%20of%20dairy%20cattle.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2019.0058.28" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193805v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193669v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828982v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162876v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-boichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0361-2961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132520087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-8675-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosser-Klopp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Naji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01037-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiming Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Fredslund Christensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n H Eir&#237;ksson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Milkevych" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05595894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Xie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giag044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05352315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Diribarne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05388818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fresco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101700" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58970-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00963-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boulling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corbeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mortier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00969-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fresco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00977-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00918-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885713v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanlin Jourdain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24736" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487620v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gondro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00876-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dominique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;rodier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8320" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24632" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885784v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25168" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanlierde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vall&#233;e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00889-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00909-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569709v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boussaha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexi Cai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Iso-Touru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kadri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C Bouwman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00920-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22194" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy P L Smith" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek M Bickhart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Chamberlain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Djikeng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02975-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277787.123" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083019v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fresco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefebvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22855" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09438-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jewell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22365" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cuyabano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00779-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248281v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chitneedi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Maak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00848-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Sahana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bouwman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22694" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00814-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816238v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00757-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839198v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00762-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533717v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mesbah-Uddin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Guldbrandtsen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Sand&#248; Lund" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20655" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lesueur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Walachowski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cebron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.871780" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wolf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laithier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21558" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478130v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floriot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchesne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grohs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13055" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093297v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18537" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rodier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meuwissen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528049v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19974" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. J Colleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18228" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191450v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87078-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155457v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Kadri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mullaart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spelman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0341-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18492" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Wolf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudilliere" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/q8rx-az02" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Davergne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Saout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00535-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627427v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoxing Liu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Karaman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0246-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Mao" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66523-7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969616v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00568-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625089v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escoulflaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Elias Mesbah Uddin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17056" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155461v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00575-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897829v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruidong Xiang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Jenko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pausch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00556-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628334v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16041" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621886v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Mesbah Uddin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Sand Lund" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16946" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618378v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.3222" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628229v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Dekkers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Julius van Der Werf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0504-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Mezec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2575" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619829v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Jabri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16320" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176238v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0473-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623346v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanquefort" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15897" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162144v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618893v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2950" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620263v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesbah-Uddin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16100" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623400v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wolf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14986" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623282v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14067" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628780v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniek C. Bouwman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D. Daetwyler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hurtado Ponce" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sargolzaei" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0056-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626138v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Jabri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Min&#233;ry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beuvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14878" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621609v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Mesbah Uddin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vilkki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx037" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625793v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Marete" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00522" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617862v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626366v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199931" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622344v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13173" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626573v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14593" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624522v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Frah" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007550" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623515v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bizard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14119" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621013v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2393" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608323v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zih-Hua Fang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12338" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622967v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0352-z" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619062v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12579" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589691v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Govignon-Gion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0344-z" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607785v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourchet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12663" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641310v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.007" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608800v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479248v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0259-0" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533901v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11437" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605684v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement4183a" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637972v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Harland" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cambisano" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Karim" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204214.116" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630862v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S Lund" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.027730" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045143v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.5.2995" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602233v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602234v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533956v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602349v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533908v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11073" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629942v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupassieux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194131v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezetter" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8386" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194016v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14379" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194111v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fantini" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braque" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0110-z" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194172v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135931" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194114v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Su" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Janss" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sahana" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guldbrandtsen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-9005" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194087v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumung" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farkas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#246;lkner" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12145" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RRZ2GQW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633329v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194086v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12150" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J45Q0BSJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341308v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dekkers" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius van Der Werf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0147-z" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525055v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a3yv-2650" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194000v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193830v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7761" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341220v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Cm Dekkers" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193845v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Billerey" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12095" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVMJ9K8M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193941v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194060v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Duhem" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193829v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-31" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193850v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193853v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans D Daetwyler" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stothard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne van Binsbergen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3034" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000791v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Brochard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000118v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Rodriguez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065550" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000784v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van den Berg van den Berg" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-19" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001353v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001056v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoz&#233;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dassonneville" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-33" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000202v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Baur" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11119" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019802v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000018" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019774v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyoung Chung" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier David" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034130" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019852v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Hou" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda L Hvinden" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congjun Li" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzhou Song" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-376" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019326v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Dayo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Poivey" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sidibe" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02227.x" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBF5C0CC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000386v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Baur" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-44-40" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000612v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Ytournel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Teyssedre" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana D. Roldan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Erbe" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Simianer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00986.x" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WVKDSC8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003420v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5133" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000227v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193376v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193597v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le M&#233;zec" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1262/jrd.1056S15" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193633v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193564v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193680v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-15" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653309v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0829" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655255v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2008.21.1.3372" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894611v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655027v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665716v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663723v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663499v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.335-350" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5642669C06F19A37599CC912A6524BA59DCE216/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659218v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654039v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655973v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenon" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiguigbaza-Kossigan Dayo" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylla" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sidib&#233;" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659988v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Jemaa" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656325v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayo" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654424v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660515v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Foglio" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653456v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy Barcelona" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653661v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673110v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennewitz" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinsch" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guiard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomsen" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894477v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mah&#233;" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Save" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003054" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678170v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bazin" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676457v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francois Mahe" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Save" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675432v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679289v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682937v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamaix" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894436v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgeois" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faugeras" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002037" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673095v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675440v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671393v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211860v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669927v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902761v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003020" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894449v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Bennewitz" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Reinsch" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malafosse" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003011" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894415v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bolard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002011" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673230v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolard" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669357v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675059v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674691v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671555v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678110v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685086v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerqueira" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690352v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berland" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696242v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894358v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumont" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000139" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694093v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudeau" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697272v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489773v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693457v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489715v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490374v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490655v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490171v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199757v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mangin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goffinet" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roy" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693330v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490216v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490616v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684246v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199755v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691740v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198289v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Elsen" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199745v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489909v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199719v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689378v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894260v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490772v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697433v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689501v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoeschele" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernst" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692447v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfister-Genskow" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fries" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bishop" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696781v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maignel" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894153v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maignel" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verrier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894121v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hanocq" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Foulley" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683792v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698548v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701936v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705616v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700376v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710463v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702861v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eildert Groeneveld" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889175v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbat" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bona&#239;ti" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714612v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894051v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goffinet" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beckmann" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charcosset" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713979v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700050v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700795v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930506" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894010v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ducos" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groeneveld" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700307v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896039v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bona&#239;ti" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712848v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708078v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lee" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701758v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896015v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Briend" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712132v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Schaeffer" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707412v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Boichard" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mcallister" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Lin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadarajah" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715173v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sigwald" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700845v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896034v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalet" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713922v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896033v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702146v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893960v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893961v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lr Schaeffer" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Lee" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701193v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713772v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888741v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouloc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barillet" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sigwald" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bridoux" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702526v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706388v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700811v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895891v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonaiti" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbat" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711251v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701222v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893797v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piacere" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barillet" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726674v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895838v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719181v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718045v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490574v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489871v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720645v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gley Khaldi" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tchamitchian" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487467v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487150v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490732v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720500v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893737v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893728v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490307v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725667v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717193v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338354v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefevre" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamonou" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840164v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839886v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835321v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de L'Elevage" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841823v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834589v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844350v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846300v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155463v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/genetique-animaux-delevage-diversite-adaptation-monde-changeant" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788520v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdspublishing.com/_webedit/uploaded-files/All%20Files/AI/Advances%20in%20breeding%20of%20dairy%20cattle.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2019.0058.28" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193805v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193669v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828982v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162876v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>