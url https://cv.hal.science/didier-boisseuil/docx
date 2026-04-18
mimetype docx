--- v0 (2026-03-19)
+++ v1 (2026-04-18)
@@ -283,195 +283,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production d’alun et monopole romain en Toscane méridionale (fin XVe – début XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Moyen Âge, Temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le monopole de l’alun pontifical à la fin du Moyen Âge, 126-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.1879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bain dans les sociétés occidentales à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi Storici. Rivista trimestrale dell’Istituto Gramsci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.365-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7375/77659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237117v1</w:t>
-              </w:r>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monopole de l’alun pontifical à la fin du Moyen Âge - Introduction</w:t>
               </w:r>
@@ -3420,397 +3420,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écritures de l'espace social : mélanges d'histoire médiévale offerts à Monique Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Publications de la Sorbonne, pp.720, 2010, 978-2-85944-654-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séjourner au bain. Le thermalisme entre médecine et société (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lyon, 180 p., 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.5357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture de l'espace social. Mélanges d’histoire médiévale offerts à Monique Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03364669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séjourner aux bains. Médecine et société (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUL, pp.180, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pul.5357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960490v1</w:t>
-              </w:r>
-[...284 lines deleted...]
-                <w:t xml:space="preserve">halshs-00620956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en partage, connaître et exploiter les ressources naturelles</w:t>
               </w:r>
@@ -4456,366 +4456,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le réseau entre la ville de Tours et Louis XI. L’exemple du “débat des privilèges” (1461-1465)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Verger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La forme des réseaux. France – Europe (Xe – XXe siècle) [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le vitriol à la fin du Moyen Âge : l’exemple toscan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Chandelier; Catherine Verna; Nicolas Weill-Parot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technique au Moyen Âge (XIIe-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, p. 363-383, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...54 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des techniciens siennois à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forme des réseaux. France – Europe (Xe – XXe siècle) [en ligne]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’età dei Petrucci. Cultura e tecnologia a Siena nel Rinascimento. Studi in memoria di Giuseppe Chironi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia senese degli Intronati, p. 169-188, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des aluns méditerranéens dans l’Europe de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Cardinal; Liliane Hilaire-Pérez; Delphine Spicq; Marie Thébaud-Sorger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe technicienne XVe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, PUR, p. 387-396, 2016, Artefacts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une cure thermale en Italie au XVe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Boisseuil; Joël Coste; Marilyn Nicoud; John Scheid. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’età dei Petrucci. Cultura e tecnologia a Siena nel Rinascimento. Studi in memoria di Giuseppe Chironi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Accademia senese degli Intronati, p. 169-188, 2016</w:t>
+              <w:t xml:space="preserve">Le thermalisme. Approches historiques et archéologiques d’un phénomène culturel et médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-122, 2015, CNRS Alpha, 978-2-271-08651-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thermalisme en Italie (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Meyers; Brigitte Pérez-Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Dortoman et Balaruc. La médecine thermale à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Guilhem, p. 143-179, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thermalisme en Italie (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Dortoman et Balaruc. La médecine thermale à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Guilhem, pp.143-179, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thermalisme italien aux XIVe-XVIe siècles et Nicolas Dortoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4835,298 +5076,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Meyers; Brigitte Pérez-Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Dortoman et Balaruc : la médecine thermale à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Éditions Guilhem, 2015, Série Histoire, 979-10-93817-04-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237438v1</w:t>
-              </w:r>
-[...239 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salariat en Toscane à la fin du Moyen Âge : les ouvriers de l’alunière de Monterotondo Marittimo</w:t>
               </w:r>
@@ -5837,186 +5837,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01006447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acqueduc de la fontaine de Pérouse (délibération de 1277)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armand Jamme</w:t>
+                <w:t xml:space="preserve">Aménagements hydrographiques dans le territoire siennois : le marais d'Orgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Gaulin, Armand Jamme et Véronique Rouchon Mouilleron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes d'Italie. Textes et documents des XIIe, XIIIe, XIVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.169-171, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.183-185, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01006436v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01006461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acqueduc de la fontaine de Pérouse (délibération de 1277)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Jamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Gaulin, Armand Jamme et Véronique Rouchon Mouilleron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes d'Italie. Textes et documents des XIIe, XIIIe, XIVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.183-185, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.169-171, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01006461v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01006436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Toscane siennoise, territoire et ressources</w:t>
               </w:r>
@@ -6777,51 +6777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237130v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chareille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Th&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7375/77659" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1879" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R29MZV2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ait" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6456TRQW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisseuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.2002.1553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen J. Grieco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Redon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Grieco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02331905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Basso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dallai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03320053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Gelichi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26379" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mefrm.revues.org/1567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1567" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wulfram" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5357" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7812" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7812" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8178" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8178" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chareille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.741" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330744v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/archeologie-prehistoire/7191-le-thermalisme.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.com/archivio/pdf/2847_7282.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5417" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237130v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chareille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Th&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237108v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1879" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R29MZV2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7375/77659" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ait" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6456TRQW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisseuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.2002.1553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen J. Grieco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Redon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Grieco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02331905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Basso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dallai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03320053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Gelichi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26379" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mefrm.revues.org/1567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1567" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wulfram" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620956v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5357" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7812" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7812" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8178" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8178" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chareille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.741" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/archeologie-prehistoire/7191-le-thermalisme.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.com/archivio/pdf/2847_7282.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5417" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>