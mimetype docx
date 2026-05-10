--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -283,195 +283,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bain dans les sociétés occidentales à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Storici. Rivista trimestrale dell’Istituto Gramsci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.365-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7375/77659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production d’alun et monopole romain en Toscane méridionale (fin XVe – début XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Moyen Âge, Temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le monopole de l’alun pontifical à la fin du Moyen Âge, 126-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefrm.1879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01237108v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monopole de l’alun pontifical à la fin du Moyen Âge - Introduction</w:t>
               </w:r>
@@ -705,165 +705,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juristes et les eaux thermales dans la Toscane des XIIIe-XIVe siècles</w:t>
+                <w:t xml:space="preserve">L'exploitation de l'alun en Maremme, XVe et XVIe siècles : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 121-1, pp.155-167</w:t>
+              <w:t xml:space="preserve">, 2009, 121-1, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00980274v1</w:t>
+                <w:t xml:space="preserve">halshs-00979763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation de l'alun en Maremme, XVe et XVIe siècles : introduction</w:t>
+                <w:t xml:space="preserve">Les juristes et les eaux thermales dans la Toscane des XIIIe-XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 121-1, pp.5-6</w:t>
+              <w:t xml:space="preserve">, 2009, 121-1, pp.155-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00979763v1</w:t>
+                <w:t xml:space="preserve">halshs-00980274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termae et Balnea senesi nel quadro del termalismo italiano alla fine del Medioevo</w:t>
               </w:r>
@@ -3420,397 +3420,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séjourner au bain. Le thermalisme entre médecine et société (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lyon, 180 p., 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.5357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écritures de l'espace social : mélanges d'histoire médiévale offerts à Monique Bourin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Publications de la Sorbonne, pp.720, 2010, 978-2-85944-654-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séjourner aux bains. Médecine et société (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUL, pp.180, 2010, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.5357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture de l'espace social. Mélanges d’histoire médiévale offerts à Monique Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paris, Publications de la Sorbonne, pp.720, 2010, 978-2-85944-654-3</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03364669v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">halshs-00960490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en partage, connaître et exploiter les ressources naturelles</w:t>
               </w:r>
@@ -4779,268 +4779,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le thermalisme en Italie (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Dortoman et Balaruc. La médecine thermale à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Guilhem, pp.143-179, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une cure thermale en Italie au XVe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Boisseuil; Joël Coste; Marilyn Nicoud; John Scheid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le thermalisme. Approches historiques et archéologiques d’un phénomène culturel et médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-122, 2015, CNRS Alpha, 978-2-271-08651-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01237442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thermalisme en Italie (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Meyers; Brigitte Pérez-Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Dortoman et Balaruc. La médecine thermale à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Guilhem, p. 143-179, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330683v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thermalisme italien aux XIVe-XVIe siècles et Nicolas Dortoman</w:t>
               </w:r>
@@ -5106,50 +5106,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regestes des concessions minières du territoire siennois au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Maffei; Gian Maria Varanini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Honos alit artes. Studi per il settantesimo compleanno di Mario Ascheri. II. Gli universi particolari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firenze University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-170, 2014, Reti Medievali E-Book, 978-88-6655-630-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le salariat en Toscane à la fin du Moyen Âge : les ouvriers de l’alunière de Monterotondo Marittimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5162,143 +5248,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Beck; Philippe Bernardi; Laurent Feller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rémunérer le travail au Moyen âge. Pour une histoire sociale du salariat.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. et J. Picard, pp.424-460, 2014, 978-2-7084-0971-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237139v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il De balneis di Francesco da Siena, un sguardo sul termalismo italiano all'inizio del Quattrocento</w:t>
               </w:r>
@@ -5764,259 +5764,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnance sur les bains thermaux du 'contado' de Sienne (1293)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+                <w:t xml:space="preserve">L'acqueduc de la fontaine de Pérouse (délibération de 1277)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Jamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Gaulin, Armand Jamme et Véronique Rouchon Mouilleron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes d'Italie. Textes et documents des XIIe, XIIIe, XIVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.180-182, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.169-171, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01006447v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Aménagements hydrographiques dans le territoire siennois : le marais d'Orgia</w:t>
+                <w:t xml:space="preserve">halshs-01006436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance sur les bains thermaux du 'contado' de Sienne (1293)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Gaulin, Armand Jamme et Véronique Rouchon Mouilleron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes d'Italie. Textes et documents des XIIe, XIIIe, XIVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.183-185, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.180-182, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01006447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Armand Jamme</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagements hydrographiques dans le territoire siennois : le marais d'Orgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Gaulin, Armand Jamme et Véronique Rouchon Mouilleron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes d'Italie. Textes et documents des XIIe, XIIIe, XIVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.169-171, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.183-185, 2005, Collection d'histoire et d'archéologie médiévales, 15, 2-7297-0773-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01006436v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01006461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Toscane siennoise, territoire et ressources</w:t>
               </w:r>
@@ -6777,51 +6777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237130v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chareille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Th&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237108v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1879" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R29MZV2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7375/77659" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ait" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6456TRQW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisseuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.2002.1553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen J. Grieco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Redon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Grieco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02331905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Basso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dallai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03320053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Gelichi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26379" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mefrm.revues.org/1567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1567" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wulfram" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620956v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5357" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7812" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7812" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8178" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8178" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chareille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.741" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/archeologie-prehistoire/7191-le-thermalisme.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330683v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.com/archivio/pdf/2847_7282.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5417" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237130v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chareille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Th&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7375/77659" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1879" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R29MZV2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ait" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6456TRQW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisseuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.2002.1553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen J. Grieco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Redon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Grieco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02331905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Basso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Dallai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03320053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Gelichi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7802" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26379" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mefrm.revues.org/1567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.1567" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wulfram" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5357" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/7812" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.7812" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03318911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/8178" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8178" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chareille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.741" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/archeologie-prehistoire/7191-le-thermalisme.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02330683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.com/archivio/pdf/2847_7282.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5417" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>