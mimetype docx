--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1393,295 +1393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supergroup F &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; in terrestrial isopods: Horizontal transmission from termites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+                <w:t xml:space="preserve">Bianca Laís Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Brisson</w:t>
+                <w:t xml:space="preserve">Giovanna Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+                <w:t xml:space="preserve">Pedro Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciriac Charles</w:t>
+                <w:t xml:space="preserve">Alexandre Palaoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods in Molecular Biology, 35 (2), pp.165-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-021-10101-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113119v1</w:t>
+                <w:t xml:space="preserve">hal-05534232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supergroup F &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; in terrestrial isopods: Horizontal transmission from termites?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Laís Zimmermann</w:t>
+                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Cardoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
+                <w:t xml:space="preserve">Lucas Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pezzi</w:t>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Palaoro</w:t>
+                <w:t xml:space="preserve">Ciriac Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Methods in Molecular Biology, 35 (2), pp.165-182. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-021-10101-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534232v1</w:t>
+                <w:t xml:space="preserve">hal-03113119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isopod holobionts as promising models for lignocellulose degradation</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (4), pp.687-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hechard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2188,495 +2188,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminizing Wolbachia influence microbiota composition in the terrestrial isopod Armadillidium vulgare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+                <w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25450-4⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1027 - 1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891893v1</w:t>
+                <w:t xml:space="preserve">hal-01933206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulose degradation at the holobiont level: teamwork in a keystone soil invertebrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+                <w:t xml:space="preserve">How coexistence may influence life history: the reproductive strategies of sympatric congeneric terrestrial isopods (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Laís Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Varaschin Palaoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Pereira Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Beatriz Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (11), pp.1214-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2018-0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0536-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02057071v1</w:t>
+                <w:t xml:space="preserve">hal-02057186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vavre</w:t>
+                <w:t xml:space="preserve">Lignocellulose degradation at the holobiont level: teamwork in a keystone soil invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933206v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How coexistence may influence life history: the reproductive strategies of sympatric congeneric terrestrial isopods (Crustacea, Oniscidea)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Varaschin Palaoro</w:t>
+                <w:t xml:space="preserve">Feminizing Wolbachia influence microbiota composition in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Beatriz Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 96 (11), pp.1214-1220. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.6998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjz-2018-0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25450-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057186v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t>
               </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.46270. </w:t>
@@ -3310,51 +3310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors shaping cultured free-living amoebae and their associated bacterial community within drinking water network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,700 +3672,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Large gene overlaps and tRNA processing in the compact mitochondrial genome of the crustacean Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1090078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427409v1</w:t>
+                <w:t xml:space="preserve">hal-01207138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mutualistic Side of Wolbachia–Isopod Interactions: Wolbachia Mediated Protection Against Pathogenic Intracellular Bacteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia in Neotropical terrestrial isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric D. Chevalier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bianca L Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício P Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula B Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01388⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266760v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large gene overlaps and tRNA processing in the compact mitochondrial genome of the crustacean Armadillidium vulgare.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic context drives transcription of insertion sequences in the bacterial endosymbiont Wolbachia wVulC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
+                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
+                <w:t xml:space="preserve">Clément Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger A Garrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1090078⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 564, pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2015.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207138v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia in Neotropical terrestrial isopods.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Mutualistic Side of Wolbachia–Isopod Interactions: Wolbachia Mediated Protection Against Pathogenic Intracellular Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mine Altinli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric D. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiv025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153199v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic context drives transcription of insertion sequences in the bacterial endosymbiont Wolbachia wVulC.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 564, pp.81-86. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.970-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2015.03.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144055v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal transfer of transposons between and within crustaceans and insects</w:t>
               </w:r>
@@ -4390,64 +4390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4475,683 +4475,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia infect ovaries in the course of their maturation: last minute passengers and priority travellers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenomics of &amp;quot;Candidatus Hepatoplasma crinochetorum,&amp;quot; a Lineage of Mollicutes Associated with Noninsect Arthropods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Genty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94577. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.407-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208509v1</w:t>
+                <w:t xml:space="preserve">hal-00955965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microsatellite primer set to investigate the genetic population structure of Armadillidium nasatum (Crustacea, Oniscidea).</w:t>
+                <w:t xml:space="preserve">Wolbachia infect ovaries in the course of their maturation: last minute passengers and priority travellers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Masson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lise Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12041-014-0400-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078495v1</w:t>
+                <w:t xml:space="preserve">hal-01208509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A host as an ecosystem: Wolbachia coping with environmental constraints.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a microsatellite primer set to investigate the genetic population structure of Armadillidium nasatum (Crustacea, Oniscidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.10.1111/1462-2920.12573. </w:t>
+              <w:t xml:space="preserve">Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (2), pp.545-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12041-014-0400-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01078483v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A host as an ecosystem: Wolbachia coping with environmental constraints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1111/1462-2920.12573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078500v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of &amp;quot;Candidatus Hepatoplasma crinochetorum,&amp;quot; a Lineage of Mollicutes Associated with Noninsect Arthropods.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (10), pp.2619-2635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00955965v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of the pathogenicity caused by feminizing Wolbachia after transfer in a new host: Strain or dose effect?</w:t>
               </w:r>
@@ -5546,51 +5546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution of the androgenic hormone in terrestrial isopods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Brouke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5843,51 +5843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,1207 +6217,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parasitic sex-ratio distorters on host genetic structure in the Armadillidium vulgare-Wolbachia association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widespread Wolbachia infection in terrestrial isopods and other crustaceans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Verne</w:t>
+                <w:t xml:space="preserve">Samuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johnson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houda Ben Afia Hatira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02413.x⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176, pp.123-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.176.2284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708676v1</w:t>
+                <w:t xml:space="preserve">hal-00708671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted genome enrichment for efficient purification of endosymbiont DNA from host DNA.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Changing Plant Food Sources on the Gut Microbiota of Saltmarsh Detritivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-012-0215-x⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.814 - 825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-012-0056-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803538v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High virulence of Wolbachia after host switching: when autophagy hurts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (8), pp.e1002844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Wolbachia infection in terrestrial isopods and other crustaceans.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">The expression of one ankyrin pk2 allele of the WO prophage is correlated with the Wolbachia feminizing effect in isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Grève</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger A Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.176.2284⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708671v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Changing Plant Food Sources on the Gut Microbiota of Saltmarsh Detritivores</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Herbinière-Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-012-0056-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (suppl), pp.S1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03856803v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00661197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETECTION OF WOLBACHIA (ALPHAPROTEOBACTERIA: RICKETTSIALES) IN THREE SPECIES OF TERRESTRIAL ISOPODS (CRUSTACEA: ISOPODA: ONISCIDEA) IN BRAZIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Almerao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (2), pp.711-715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S1517-83822012000200036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expression of one ankyrin pk2 allele of the WO prophage is correlated with the Wolbachia feminizing effect in isopods.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">First record of Wolbachia in South American terrestrial isopods: prevalence and diversity in two species of Balloniscus (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pereira Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Jurandi Rosa Fagundes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanming Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger A Garrett</w:t>
+                <w:t xml:space="preserve">Paula Beatriz De Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-55⟩</w:t>
+              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4 suppl 1), pp.980-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s1415-47572012000600013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708673v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted genome enrichment for efficient purification of endosymbiont DNA from host DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Sandrine Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+                <w:t xml:space="preserve">Jeremy M Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Leproust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S1⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (1-3), pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-012-0215-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00661197v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of Wolbachia in South American terrestrial isopods: prevalence and diversity in two species of Balloniscus (Crustacea, Oniscidea)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of parasitic sex-ratio distorters on host genetic structure in the Armadillidium vulgare-Wolbachia association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Beatriz De Araújo</w:t>
+                <w:t xml:space="preserve">S. Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Verne</w:t>
+                <w:t xml:space="preserve">M. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (4 suppl 1), pp.980-989. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.264-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s1415-47572012000600013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063245v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Immune Cellular Effectors of Terrestrial Isopod Armadillidium vulgare: Meeting with Their Invaders, Wolbachia</w:t>
               </w:r>
@@ -7537,51 +7537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of endosymbionts on the evolution of host sex-determination mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,90 +7653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-term evolutionary dynamics of bacterial insertion sequences: insights from &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.1175-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8246,1430 +8246,1430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t>
+                <w:t xml:space="preserve">Reorganization and monophyly of the genus Rickettsiella: All in good time - Authors' reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (16), pp.5264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319882v1</w:t>
+                <w:t xml:space="preserve">hal-00319893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of reproductive parasites among arthropods: Wolbachia do not walk alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.6-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1741-7007-6-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorganization and monophyly of the genus Rickettsiella: All in good time - Authors' reply</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolbachia Mediate Variation of Host Immunocompetence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herbiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (9), pp.e3286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319893v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thirty Million Year-Old Inherited Heteroplasmy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
+                <w:t xml:space="preserve">Does Wolbachia influence survival in starved Armadillidium vulgare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Marcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.125-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319890v1</w:t>
+                <w:t xml:space="preserve">hal-00347597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia in terrestrial isopods in Tunisia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Charfi-Cheikhrouha</w:t>
+                <w:t xml:space="preserve">A Thirty Million Year-Old Inherited Heteroplasmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (8), pp.e2938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372793v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Wolbachia influence survival in starved Armadillidium vulgare?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Caubet</w:t>
+                <w:t xml:space="preserve">Wolbachia in terrestrial isopods in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Afia Hatira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charfi-Cheikhrouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.125-130</w:t>
+              <w:t xml:space="preserve">, 2008, pp.116-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347597v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia Mediate Variation of Host Immunocompetence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Braquart-Varnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lachat</w:t>
+                <w:t xml:space="preserve">P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Herbiniere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Caubet</w:t>
+                <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (9), pp.e3286. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (9), pp.1889-1896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325528v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male mating success during parturial intermoults in the terrestrial isopod Armadillidium vulgare revealed by the use of a microsatellite locus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verne</w:t>
+                <w:t xml:space="preserve">Structure and Evolution of the Atypical Mitochondrial Genome of Armadillidium vulgare (Isopoda, Crustacea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Johnson</w:t>
+                <w:t xml:space="preserve">C. Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65, pp.651-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-007-9037-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1651/S-2752.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541494v1</w:t>
+                <w:t xml:space="preserve">hal-00201934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Evolution of the Atypical Mitochondrial Genome of Armadillidium vulgare (Isopoda, Crustacea)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Debenest</w:t>
+                <w:t xml:space="preserve">Evidence for recombination between feminizing Wolbachia in the isopod genus Armadillidium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 397, pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00239-007-9037-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201934v1</w:t>
+                <w:t xml:space="preserve">hal-00159226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for recombination between feminizing Wolbachia in the isopod genus Armadillidium</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular characterization and evolution of arthropod-pathogenic Rickettsiella bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paces-Fessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.04.006⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (15), pp.5045-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00378-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00159226v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and evolution of arthropod-pathogenic Rickettsiella bacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
+                <w:t xml:space="preserve">Male mating success during parturial intermoults in the terrestrial isopod Armadillidium vulgare revealed by the use of a microsatellite locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zimmer</w:t>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 73 (15), pp.5045-5047. </w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.217-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00378-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1651/S-2752.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170753v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a new feminizing Wolbachia strain in the isopod Armadillidium vulgare: evolutionary implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9863,77 +9863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematics of the European endangered crayfish species Austropotamobius pallipes (Decapoda : astacidae) with a re-examination of the status of Austropotamobius berndhauseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (3), pp.677-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9961,395 +9961,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia diversity in the Porcellionides pruinosus complex of species (Crustacea: Oniscidea): evidence for host-dependent patterns of infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cordaux</w:t>
+                <w:t xml:space="preserve">Population genetic structure of the endangered freshwater crayfish Austropotamobius pallipes, assessed using RAPD markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.428-434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00920.x⟩</w:t>
+              <w:t xml:space="preserve">, 2001, pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00909.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123783v1</w:t>
+                <w:t xml:space="preserve">hal-00123778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure of the endangered freshwater crayfish Austropotamobius pallipes, assessed using RAPD markers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Grandjean</w:t>
+                <w:t xml:space="preserve">Wolbachia infection in crustaceans: novel hosts and potential routes for horizontal transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.80-87. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.237-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00909.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2001.00279.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123778v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia infection in crustaceans: novel hosts and potential routes for horizontal transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wolbachia diversity in the Porcellionides pruinosus complex of species (Crustacea: Oniscidea): evidence for host-dependent patterns of infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.237-243. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.428-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2001.00279.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123774v1</w:t>
+                <w:t xml:space="preserve">hal-00123783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of mitochondrial LSU rRNA in oniscids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10924,51 +10924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there common host functions involved in insect symbioses ? A comparative transcriptomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12626,51 +12626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04572981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48459-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1416057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca La&#237;s Zimmermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pezzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palaoro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10101-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01683-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5825-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varaschin Palaoro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz Araujo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2018-0086" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brosset-Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KNZ06DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207138v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1090078" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153199v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca L Zimmermann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio P Almer&#227;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B Araujo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Garrett" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2015.03.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBGMQZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeyron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Genty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094577" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faivre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-014-0400-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2013.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBMSQ1WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceyrac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.06.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXP57V3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico M van Straalen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sousa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2120" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12172" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB1M3HB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geniez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Foster" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leproust" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0215-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002844" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.176.2284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Zimmermann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Almerao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Araujo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822012000200036" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708673v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanming Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-55" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere-Gaboreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raimond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018531" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.05.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0B9ZD8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644762v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr096" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578180v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caruso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550064v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vlechouver" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0699-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMTL0PJS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garrett" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.05.118" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB13ZXH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kittayapong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellamy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-27" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319893v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319890v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doublet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marcade" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002938" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charfi-Cheikhrouha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347597v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325528v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braquart-Varnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003286" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201934v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9037-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPJPFXV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170753v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paces-Fessy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel-Salzat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00378-07" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121257v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800482" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260764v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Terry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Smith" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sharpe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Littlewood" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2793" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123783v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00920.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123774v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2001.00279.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123844v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707891v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juchault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lourtioz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19900386" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adde" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pontnau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001402032300" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D8A948A3F649EF1086AD93EC5CB9A6E34F39ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778605v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528895v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626389v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerveau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783642207624" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_17" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220835v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04572981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48459-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1416057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca La&#237;s Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cardoso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pezzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palaoro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10101-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01683-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5825-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varaschin Palaoro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz Araujo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2018-0086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brosset-Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KNZ06DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1090078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca L Zimmermann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio P Almer&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B Araujo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Garrett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2015.03.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBGMQZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeyron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Genty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094577" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faivre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-014-0400-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2013.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBMSQ1WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceyrac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.06.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXP57V3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico M van Straalen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sousa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2120" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12172" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB1M3HB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708671v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.176.2284" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002844" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanming Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-55" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743667v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Zimmermann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Almerao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Araujo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822012000200036" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geniez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Foster" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leproust" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0215-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere-Gaboreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raimond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018531" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.05.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0B9ZD8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644762v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr096" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578180v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caruso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550064v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vlechouver" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0699-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMTL0PJS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garrett" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.05.118" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB13ZXH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kittayapong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellamy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-27" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braquart-Varnier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003286" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347597v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319890v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doublet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marcade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002938" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372793v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charfi-Cheikhrouha" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201934v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9037-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPJPFXV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170753v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paces-Fessy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel-Salzat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00378-07" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121257v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800482" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260764v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Terry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Smith" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sharpe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Littlewood" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2793" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123774v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2001.00279.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123783v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00920.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123844v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707891v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juchault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lourtioz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19900386" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adde" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pontnau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001402032300" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D8A948A3F649EF1086AD93EC5CB9A6E34F39ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778605v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528895v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626389v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerveau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783642207624" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_17" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220835v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>