--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1393,295 +1393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supergroup F &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; in terrestrial isopods: Horizontal transmission from termites?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Laís Zimmermann</w:t>
+                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Cardoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
+                <w:t xml:space="preserve">Lucas Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pezzi</w:t>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Palaoro</w:t>
+                <w:t xml:space="preserve">Ciriac Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Methods in Molecular Biology, 35 (2), pp.165-182. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-021-10101-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534232v1</w:t>
+                <w:t xml:space="preserve">hal-03113119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supergroup F &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; in terrestrial isopods: Horizontal transmission from termites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+                <w:t xml:space="preserve">Bianca Laís Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Brisson</w:t>
+                <w:t xml:space="preserve">Giovanna Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+                <w:t xml:space="preserve">Pedro Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciriac Charles</w:t>
+                <w:t xml:space="preserve">Alexandre Palaoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods in Molecular Biology, 35 (2), pp.165-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-021-10101-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113119v1</w:t>
+                <w:t xml:space="preserve">hal-05534232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isopod holobionts as promising models for lignocellulose degradation</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (4), pp.687-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hechard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2188,759 +2188,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vavre</w:t>
+                <w:t xml:space="preserve">Feminizing Wolbachia influence microbiota composition in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.6998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25450-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933206v1</w:t>
+                <w:t xml:space="preserve">hal-01891893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How coexistence may influence life history: the reproductive strategies of sympatric congeneric terrestrial isopods (Crustacea, Oniscidea)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Varaschin Palaoro</w:t>
+                <w:t xml:space="preserve">Lignocellulose degradation at the holobiont level: teamwork in a keystone soil invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Beatriz Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjz-2018-0086⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057186v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulose degradation at the holobiont level: teamwork in a keystone soil invertebrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+                <w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0536-y⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1027 - 1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057071v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminizing Wolbachia influence microbiota composition in the terrestrial isopod Armadillidium vulgare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+                <w:t xml:space="preserve">How coexistence may influence life history: the reproductive strategies of sympatric congeneric terrestrial isopods (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Laís Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Varaschin Palaoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Pereira Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Beatriz Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.6998. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (11), pp.1214-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25450-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2018-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891893v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic shift in Wolbachia virulence towards its native host across serial horizontal passages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Winka Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.46270. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1859), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep46270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504796v1</w:t>
+                <w:t xml:space="preserve">hal-01586941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic shift in Wolbachia virulence towards its native host across serial horizontal passages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winka Le Clec'H</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Raimond</w:t>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 284 (1859), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep46270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586941v1</w:t>
+                <w:t xml:space="preserve">hal-01504796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Eight Different Polymers under Uncontrolled Composting Conditions: Relationships Between Deterioration, Biofilm Formation, and the Material Surface Properties.</w:t>
               </w:r>
@@ -3054,307 +3054,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic variation contrasts with genetic homogeneity across scattered sea snake colonies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host origin and tissue microhabitat shaping the microbiota of the terrestrial isopod Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bech</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12735⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (5), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303469v1</w:t>
+                <w:t xml:space="preserve">hal-01323989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Terrestrial Isopod Microbiome: An All-in-One Toolbox for Animal–Microbe Interactions of Ecological Relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1472), 20 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors shaping cultured free-living amoebae and their associated bacterial community within drinking water network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,193 +3343,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.382 - 392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host origin and tissue microhabitat shaping the microbiota of the terrestrial isopod Armadillidium vulgare.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotypic variation contrasts with genetic homogeneity across scattered sea snake colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.1576-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
               </w:r>
@@ -3672,977 +3672,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large gene overlaps and tRNA processing in the compact mitochondrial genome of the crustacean Armadillidium vulgare.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
+                <w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1090078⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.970-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207138v1</w:t>
+                <w:t xml:space="preserve">hal-01427409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia in Neotropical terrestrial isopods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mutualistic Side of Wolbachia–Isopod Interactions: Wolbachia Mediated Protection Against Pathogenic Intracellular Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mine Altinli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca L Zimmermann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric D. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiv025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153199v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic context drives transcription of insertion sequences in the bacterial endosymbiont Wolbachia wVulC.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large gene overlaps and tRNA processing in the compact mitochondrial genome of the crustacean Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
+                <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gilbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Grève</w:t>
+                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2015.03.044⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1090078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01144055v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mutualistic Side of Wolbachia–Isopod Interactions: Wolbachia Mediated Protection Against Pathogenic Intracellular Bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia in Neotropical terrestrial isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca L Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício P Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula B Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01388⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266760v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic context drives transcription of insertion sequences in the bacterial endosymbiont Wolbachia wVulC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger A Garrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (6), pp.970-8. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 564, pp.81-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2015.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427409v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal transfer of transposons between and within crustaceans and insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dupeyron</w:t>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (10), pp.2619-2635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1759-8753-5-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955962v1</w:t>
+                <w:t xml:space="preserve">hal-01078500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of &amp;quot;Candidatus Hepatoplasma crinochetorum,&amp;quot; a Lineage of Mollicutes Associated with Noninsect Arthropods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (2), pp.407-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evu020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia infect ovaries in the course of their maturation: last minute passengers and priority travellers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,240 +4676,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.e94577. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a microsatellite primer set to investigate the genetic population structure of Armadillidium nasatum (Crustacea, Oniscidea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 93 (2), pp.545-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12041-014-0400-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A host as an ecosystem: Wolbachia coping with environmental constraints.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4901,326 +4917,310 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10.1111/1462-2920.12573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizontal transfer of transposons between and within crustaceans and insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-5-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01078500v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of the pathogenicity caused by feminizing Wolbachia after transfer in a new host: Strain or dose effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5292,51 +5292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Mougari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional cytoplasmic incompatibility caused by Wolbachia in the terrestrial isopod Porcellio dilatatus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,51 +5546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution of the androgenic hormone in terrestrial isopods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Brouke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5817,77 +5817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannibalism and Predation as Paths for Horizontal Passage of Wolbachia between Terrestrial Isopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,51 +6081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal transfers of feminizing versus non-feminizing Wolbachia strains: from harmless passengers to pathogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,51 +6133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6217,1207 +6217,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Wolbachia infection in terrestrial isopods and other crustaceans.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of parasitic sex-ratio distorters on host genetic structure in the Armadillidium vulgare-Wolbachia association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pichon</w:t>
+                <w:t xml:space="preserve">S. Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Ben Afia Hatira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.176.2284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.264-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708671v1</w:t>
+                <w:t xml:space="preserve">hal-00708676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Changing Plant Food Sources on the Gut Microbiota of Saltmarsh Detritivores</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeted genome enrichment for efficient purification of endosymbiont DNA from host DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy M Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Leproust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (1-3), pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-012-0215-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-012-0056-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03856803v1</w:t>
+                <w:t xml:space="preserve">hal-00803538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High virulence of Wolbachia after host switching: when autophagy hurts.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+                <w:t xml:space="preserve">The expression of one ankyrin pk2 allele of the WO prophage is correlated with the Wolbachia feminizing effect in isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger A Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002844⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743657v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expression of one ankyrin pk2 allele of the WO prophage is correlated with the Wolbachia feminizing effect in isopods.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger A Garrett</w:t>
+                <w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Herbinière-Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (1), pp.55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-55⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (suppl), pp.S1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708673v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00661197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DETECTION OF WOLBACHIA (ALPHAPROTEOBACTERIA: RICKETTSIALES) IN THREE SPECIES OF TERRESTRIAL ISOPODS (CRUSTACEA: ISOPODA: ONISCIDEA) IN BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Almerao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S1⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.711-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1517-83822012000200036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00661197v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTION OF WOLBACHIA (ALPHAPROTEOBACTERIA: RICKETTSIALES) IN THREE SPECIES OF TERRESTRIAL ISOPODS (CRUSTACEA: ISOPODA: ONISCIDEA) IN BRAZIL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.B. Araujo</w:t>
+                <w:t xml:space="preserve">Influence of Changing Plant Food Sources on the Gut Microbiota of Saltmarsh Detritivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1517-83822012000200036⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.814 - 825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-012-0056-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743667v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of Wolbachia in South American terrestrial isopods: prevalence and diversity in two species of Balloniscus (Crustacea, Oniscidea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+                <w:t xml:space="preserve">High virulence of Wolbachia after host switching: when autophagy hurts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winka Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/s1415-47572012000600013⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), pp.e1002844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063245v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted genome enrichment for efficient purification of endosymbiont DNA from host DNA.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Geniez</w:t>
+                <w:t xml:space="preserve">Widespread Wolbachia infection in terrestrial isopods and other crustaceans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy M Foster</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emily Leproust</w:t>
+                <w:t xml:space="preserve">Houda Ben Afia Hatira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-012-0215-x⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176, pp.123-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.176.2284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803538v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parasitic sex-ratio distorters on host genetic structure in the Armadillidium vulgare-Wolbachia association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First record of Wolbachia in South American terrestrial isopods: prevalence and diversity in two species of Balloniscus (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pereira Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Jurandi Rosa Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Verne</w:t>
+                <w:t xml:space="preserve">Paula Beatriz De Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bouchon</w:t>
+                <w:t xml:space="preserve">Sébastien Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grandjean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (2), pp.264-76. </w:t>
+              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4 suppl 1), pp.980-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02413.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/s1415-47572012000600013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708676v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Immune Cellular Effectors of Terrestrial Isopod Armadillidium vulgare: Meeting with Their Invaders, Wolbachia</w:t>
               </w:r>
@@ -7537,51 +7537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of endosymbionts on the evolution of host sex-determination mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,90 +7653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-term evolutionary dynamics of bacterial insertion sequences: insights from &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.1175-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8246,407 +8246,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorganization and monophyly of the genus Rickettsiella: All in good time - Authors' reply</w:t>
+                <w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (9), pp.1889-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319893v1</w:t>
+                <w:t xml:space="preserve">hal-00319882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of reproductive parasites among arthropods: Wolbachia do not walk alone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Duron</w:t>
+                <w:t xml:space="preserve">Wolbachia in terrestrial isopods in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Afia Hatira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charfi-Cheikhrouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.116-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293355v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia Mediate Variation of Host Immunocompetence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (9), pp.e3286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0003286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Wolbachia influence survival in starved Armadillidium vulgare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,631 +8674,606 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thirty Million Year-Old Inherited Heteroplasmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (8), pp.e2938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0002938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia in terrestrial isopods in Tunisia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Charfi-Cheikhrouha</w:t>
+                <w:t xml:space="preserve">Reorganization and monophyly of the genus Rickettsiella: All in good time - Authors' reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.116-123</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (16), pp.5264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372793v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Pichon</w:t>
+                <w:t xml:space="preserve">The diversity of reproductive parasites among arthropods: Wolbachia do not walk alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ling</w:t>
+                <w:t xml:space="preserve">S. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Perez</w:t>
+                <w:t xml:space="preserve">L. Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delaunay</w:t>
+                <w:t xml:space="preserve">L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (9), pp.1889-1896. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msn134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319882v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Evolution of the Atypical Mitochondrial Genome of Armadillidium vulgare (Isopoda, Crustacea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Doublet</w:t>
+                <w:t xml:space="preserve">Male mating success during parturial intermoults in the terrestrial isopod Armadillidium vulgare revealed by the use of a microsatellite locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Debenest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bouchon</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-007-9037-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.217-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1651/S-2752.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201934v1</w:t>
+                <w:t xml:space="preserve">hal-00541494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for recombination between feminizing Wolbachia in the isopod genus Armadillidium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 397, pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9325,615 +9313,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and evolution of arthropod-pathogenic Rickettsiella bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Evolution of the Atypical Mitochondrial Genome of Armadillidium vulgare (Isopoda, Crustacea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paces-Fessy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Zimmer</w:t>
+                <w:t xml:space="preserve">C. Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00378-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65, pp.651-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-007-9037-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170753v1</w:t>
+                <w:t xml:space="preserve">hal-00201934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male mating success during parturial intermoults in the terrestrial isopod Armadillidium vulgare revealed by the use of a microsatellite locus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verne</w:t>
+                <w:t xml:space="preserve">Molecular characterization and evolution of arthropod-pathogenic Rickettsiella bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paces-Fessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Caubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Johnson</w:t>
+                <w:t xml:space="preserve">M. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (2), pp.217-219. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (15), pp.5045-5047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1651/S-2752.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00378-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541494v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a new feminizing Wolbachia strain in the isopod Armadillidium vulgare: evolutionary implications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread vertical transmission and associated host sex-ratio distortion within the eukaryotic phylum Microspora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R.S. Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Sharpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T.J. Littlewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800482⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271, pp.1783-1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2004.2793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121257v1</w:t>
+                <w:t xml:space="preserve">hal-00260764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread vertical transmission and associated host sex-ratio distortion within the eukaryotic phylum Microspora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a new feminizing Wolbachia strain in the isopod Armadillidium vulgare: evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.S. Terry</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 271, pp.1783-1789. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2004.2793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260764v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematics of the European endangered crayfish species Austropotamobius pallipes (Decapoda : astacidae) with a re-examination of the status of Austropotamobius berndhauseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (3), pp.677-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9961,395 +9961,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure of the endangered freshwater crayfish Austropotamobius pallipes, assessed using RAPD markers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Grandjean</w:t>
+                <w:t xml:space="preserve">Wolbachia diversity in the Porcellionides pruinosus complex of species (Crustacea: Oniscidea): evidence for host-dependent patterns of infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.80-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00909.x⟩</w:t>
+              <w:t xml:space="preserve">, 2001, pp.428-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123778v1</w:t>
+                <w:t xml:space="preserve">hal-00123783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia infection in crustaceans: novel hosts and potential routes for horizontal transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
+                <w:t xml:space="preserve">Population genetic structure of the endangered freshwater crayfish Austropotamobius pallipes, assessed using RAPD markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.237-243. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.80-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2001.00279.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00909.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123774v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia diversity in the Porcellionides pruinosus complex of species (Crustacea: Oniscidea): evidence for host-dependent patterns of infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Wolbachia infection in crustaceans: novel hosts and potential routes for horizontal transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel-Salzat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.428-434. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.237-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00920.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2001.00279.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123783v1</w:t>
+                <w:t xml:space="preserve">hal-00123774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of mitochondrial LSU rRNA in oniscids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10924,51 +10924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there common host functions involved in insect symbioses ? A comparative transcriptomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11676,63 +11676,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des milieux naturels</w:t>
+                <w:t xml:space="preserve">Qualité des Milieux Naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legube</w:t>
+                <w:t xml:space="preserve">Legube Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11755,109 +11755,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AcclimaTerra, Le Treut, H. (dir). Anticiper les changements climatiques en Nouvelle-Aquitaine. Pour agir dans les territoires. Éditions Région Nouvelle-Aquitaine, 2018. ISBN : 978-2-9564516-0-0. Chap.5, pp.120-149</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Région Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309578v1</w:t>
+                <w:t xml:space="preserve">hal-01829231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des Milieux Naturels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Legube Bernard</w:t>
+                <w:t xml:space="preserve">Qualité des milieux naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11880,254 +11893,258 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t>
+              <w:t xml:space="preserve">AcclimaTerra, Le Treut, H. (dir). Anticiper les changements climatiques en Nouvelle-Aquitaine. Pour agir dans les territoires. Éditions Région Nouvelle-Aquitaine, 2018. ISBN : 978-2-9564516-0-0. Chap.5, pp.120-149</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829231v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions et rétroactions : rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes.</w:t>
+                <w:t xml:space="preserve">Interactions et rétroactions, rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roy</w:t>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lallier</w:t>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dov Corenblit</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Thiébault; Halima Hadi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives de l’Institut Ecologie et Environnement du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Prospective de l’Institut écologie et environnement du CNRS : compte-rendu des journées de prospectives des 24 et 25 octobre 2012, Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les cahiers de prospectives (Hors-série), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-63, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Dynamics and Genomic Impact of Prokaryote Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12136,105 +12153,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Pontarotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology: Concepts, Biodiversity, Macroevolution and Genome Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-312, 2011, 978-3-642-20762-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20763-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminizing / Wolbachia/ and the evolution of sex determination in isopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12267,51 +12284,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Bourtzis and T. Miller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis Group LLC, pp.273-294, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12321,165 +12338,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité Laboratoire de Biotechnologies Végétales appliquées aux plantes aromatiques et médicinales (LBVpam) sous tutelle des établissements et organismes Université Jean Monnet Saint-Étienne – UJM, Centre National de la Recherche Scientifique - CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boitel-Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HCERES. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId422"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12626,51 +12643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04572981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48459-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1416057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca La&#237;s Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cardoso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pezzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palaoro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10101-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01683-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5825-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varaschin Palaoro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz Araujo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2018-0086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brosset-Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KNZ06DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1090078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca L Zimmermann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio P Almer&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B Araujo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Garrett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2015.03.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBGMQZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeyron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Genty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094577" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faivre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-014-0400-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2013.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBMSQ1WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceyrac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.06.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXP57V3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico M van Straalen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sousa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2120" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12172" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB1M3HB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708671v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.176.2284" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002844" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanming Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-55" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743667v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Zimmermann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Almerao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Araujo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822012000200036" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geniez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Foster" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leproust" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0215-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere-Gaboreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raimond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018531" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.05.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0B9ZD8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644762v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr096" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578180v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caruso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550064v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vlechouver" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0699-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMTL0PJS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garrett" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.05.118" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB13ZXH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kittayapong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellamy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-27" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braquart-Varnier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003286" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347597v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319890v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doublet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marcade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002938" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372793v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charfi-Cheikhrouha" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201934v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9037-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPJPFXV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170753v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paces-Fessy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel-Salzat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00378-07" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121257v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800482" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260764v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Terry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Smith" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sharpe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Littlewood" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2793" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123774v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2001.00279.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123783v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00920.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123844v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707891v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juchault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lourtioz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19900386" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adde" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pontnau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001402032300" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D8A948A3F649EF1086AD93EC5CB9A6E34F39ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778605v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528895v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626389v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerveau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783642207624" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_17" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220835v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04572981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48459-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1416057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca La&#237;s Zimmermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pezzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palaoro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10101-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01683-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5825-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varaschin Palaoro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz Araujo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2018-0086" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brosset-Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12735" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KNZ06DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207138v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1090078" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153199v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca L Zimmermann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio P Almer&#227;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B Araujo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Garrett" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2015.03.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBGMQZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Genty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094577" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faivre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-014-0400-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955962v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeyron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2013.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBMSQ1WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceyrac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.06.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXP57V3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico M van Straalen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sousa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2120" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12172" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB1M3HB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geniez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Foster" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leproust" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0215-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708673v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanming Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-55" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Zimmermann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Almerao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Araujo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822012000200036" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743657v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002844" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.176.2284" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere-Gaboreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raimond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018531" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.05.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0B9ZD8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644762v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr096" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578180v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caruso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550064v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vlechouver" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0699-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMTL0PJS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garrett" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.05.118" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB13ZXH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kittayapong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372793v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charfi-Cheikhrouha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325528v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braquart-Varnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003286" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319890v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doublet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marcade" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002938" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellamy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-27" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9037-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPJPFXV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170753v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paces-Fessy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel-Salzat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00378-07" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Terry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Smith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sharpe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Littlewood" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2793" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121257v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800482" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123783v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00920.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123774v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2001.00279.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123844v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707891v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juchault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lourtioz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19900386" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adde" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pontnau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001402032300" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D8A948A3F649EF1086AD93EC5CB9A6E34F39ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778605v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528895v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerveau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783642207624" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_17" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220835v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>