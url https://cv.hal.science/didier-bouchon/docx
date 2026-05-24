--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and spread of cytoplasmic incompatibility genes among maternally inherited symbionts</w:t>
+                <w:t xml:space="preserve">Evolutionary Convergence of Nutritional Symbionts in Ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Amoros</w:t>
+                <w:t xml:space="preserve">Noor Fattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meriem Louni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Floriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vavre</w:t>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1011856. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343240v1</w:t>
+                <w:t xml:space="preserve">hal-05343249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Convergence of Nutritional Symbionts in Ticks</w:t>
+                <w:t xml:space="preserve">Diversity and spread of cytoplasmic incompatibility genes among maternally inherited symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor Fattar</w:t>
+                <w:t xml:space="preserve">Julien Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Floriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Louni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria Floriano</w:t>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+                <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1011856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343249v1</w:t>
+                <w:t xml:space="preserve">hal-05343240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics of Rickettsiella bacteria reveal variable metabolic pathways potentially involved in symbiotic interactions with arthropods</w:t>
               </w:r>
@@ -400,64 +400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Floriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El-Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jourdan-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the genetic basis of natural rifampin resistance in the genus Rickettsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Amoros</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noor Fattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Buysse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Louni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (4), </w:t>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Anaplasma and Ehrlichia bacteria in humans, wildlife, and ticks in the Amazon rainforest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three feminizing Wolbachia strains in a single host species: comparative genomics paves the way for identifying sex reversal factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -906,51 +906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,295 +1393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supergroup F &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; in terrestrial isopods: Horizontal transmission from termites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
+                <w:t xml:space="preserve">Bianca Laís Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Brisson</w:t>
+                <w:t xml:space="preserve">Giovanna Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+                <w:t xml:space="preserve">Pedro Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciriac Charles</w:t>
+                <w:t xml:space="preserve">Alexandre Palaoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods in Molecular Biology, 35 (2), pp.165-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-021-10101-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113119v1</w:t>
+                <w:t xml:space="preserve">hal-05534232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supergroup F &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; in terrestrial isopods: Horizontal transmission from termites?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Laís Zimmermann</w:t>
+                <w:t xml:space="preserve">Elisabeth Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Cardoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
+                <w:t xml:space="preserve">Lucas Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pezzi</w:t>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Palaoro</w:t>
+                <w:t xml:space="preserve">Ciriac Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Methods in Molecular Biology, 35 (2), pp.165-182. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-021-10101-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534232v1</w:t>
+                <w:t xml:space="preserve">hal-03113119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isopod holobionts as promising models for lignocellulose degradation</w:t>
               </w:r>
@@ -1693,77 +1693,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), pp.49. </w:t>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (4), pp.687-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1969,51 +1969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lheraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Greve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hechard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2188,759 +2188,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminizing Wolbachia influence microbiota composition in the terrestrial isopod Armadillidium vulgare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+                <w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25450-4⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1027 - 1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891893v1</w:t>
+                <w:t xml:space="preserve">hal-01933206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulose degradation at the holobiont level: teamwork in a keystone soil invertebrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+                <w:t xml:space="preserve">How coexistence may influence life history: the reproductive strategies of sympatric congeneric terrestrial isopods (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Laís Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Varaschin Palaoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Pereira Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Beatriz Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (11), pp.1214-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2018-0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0536-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02057071v1</w:t>
+                <w:t xml:space="preserve">hal-02057186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vavre</w:t>
+                <w:t xml:space="preserve">Lignocellulose degradation at the holobiont level: teamwork in a keystone soil invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933206v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How coexistence may influence life history: the reproductive strategies of sympatric congeneric terrestrial isopods (Crustacea, Oniscidea)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Varaschin Palaoro</w:t>
+                <w:t xml:space="preserve">Feminizing Wolbachia influence microbiota composition in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Beatriz Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 96 (11), pp.1214-1220. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.6998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjz-2018-0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25450-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057186v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic shift in Wolbachia virulence towards its native host across serial horizontal passages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winka Le Clec'H</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Raimond</w:t>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 284 (1859), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.46270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep46270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586941v1</w:t>
+                <w:t xml:space="preserve">hal-01504796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic shift in Wolbachia virulence towards its native host across serial horizontal passages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Winka Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.46270. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1859), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep46270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504796v1</w:t>
+                <w:t xml:space="preserve">hal-01586941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Eight Different Polymers under Uncontrolled Composting Conditions: Relationships Between Deterioration, Biofilm Formation, and the Material Surface Properties.</w:t>
               </w:r>
@@ -3054,511 +3054,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host origin and tissue microhabitat shaping the microbiota of the terrestrial isopod Armadillidium vulgare.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic variation contrasts with genetic homogeneity across scattered sea snake colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.1576-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323989v1</w:t>
+                <w:t xml:space="preserve">hal-01303469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Terrestrial Isopod Microbiome: An All-in-One Toolbox for Animal–Microbe Interactions of Ecological Relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host origin and tissue microhabitat shaping the microbiota of the terrestrial isopod Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01472⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (5), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872167v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors shaping cultured free-living amoebae and their associated bacterial community within drinking water network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Terrestrial Isopod Microbiome: An All-in-One Toolbox for Animal–Microbe Interactions of Ecological Relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Héchard</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1472), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845234v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic variation contrasts with genetic homogeneity across scattered sea snake colonies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental factors shaping cultured free-living amoebae and their associated bacterial community within drinking water network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.382 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.12735⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01303469v1</w:t>
+                <w:t xml:space="preserve">hal-01845234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
               </w:r>
@@ -3672,963 +3672,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
+                <w:t xml:space="preserve">Large gene overlaps and tRNA processing in the compact mitochondrial genome of the crustacean Armadillidium vulgare.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1090078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427409v1</w:t>
+                <w:t xml:space="preserve">hal-01207138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mutualistic Side of Wolbachia–Isopod Interactions: Wolbachia Mediated Protection Against Pathogenic Intracellular Bacteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia in Neotropical terrestrial isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric D. Chevalier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bianca L Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício P Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula B Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01388⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266760v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large gene overlaps and tRNA processing in the compact mitochondrial genome of the crustacean Armadillidium vulgare.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic context drives transcription of insertion sequences in the bacterial endosymbiont Wolbachia wVulC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
+                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Marcadé</w:t>
+                <w:t xml:space="preserve">Clément Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger A Garrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1090078⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 564, pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2015.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207138v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia in Neotropical terrestrial isopods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca L Zimmermann</w:t>
+                <w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paula B Araujo</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (4), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.970-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiv025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153199v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic context drives transcription of insertion sequences in the bacterial endosymbiont Wolbachia wVulC.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Mutualistic Side of Wolbachia–Isopod Interactions: Wolbachia Mediated Protection Against Pathogenic Intracellular Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gilbert</w:t>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Mine Altinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger A Garrett</w:t>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric D. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2015.03.044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01144055v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizontal transfer of transposons between and within crustaceans and insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Raimond</w:t>
+                <w:t xml:space="preserve">M. Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Johnson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (10), pp.2619-2635. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-5-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078500v1</w:t>
+                <w:t xml:space="preserve">hal-00955962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of &amp;quot;Candidatus Hepatoplasma crinochetorum,&amp;quot; a Lineage of Mollicutes Associated with Noninsect Arthropods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host tissues as microhabitats for Wolbachia and quantitative insights into the bacterial community in terrestrial isopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beltran-Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (10), pp.2619-2635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00955965v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia infect ovaries in the course of their maturation: last minute passengers and priority travellers?</w:t>
               </w:r>
@@ -4653,51 +4666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.e94577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4783,133 +4796,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 93 (2), pp.545-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12041-014-0400-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A host as an ecosystem: Wolbachia coping with environmental constraints.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4917,310 +4930,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10.1111/1462-2920.12573. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal transfer of transposons between and within crustaceans and insects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Phylogenomics of &amp;quot;Candidatus Hepatoplasma crinochetorum,&amp;quot; a Lineage of Mollicutes Associated with Noninsect Arthropods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Gilbert</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.407-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1759-8753-5-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955962v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of the pathogenicity caused by feminizing Wolbachia after transfer in a new host: Strain or dose effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5292,51 +5292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Mougari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional cytoplasmic incompatibility caused by Wolbachia in the terrestrial isopod Porcellio dilatatus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,51 +5546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution of the androgenic hormone in terrestrial isopods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Brouke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5817,90 +5817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannibalism and Predation as Paths for Horizontal Passage of Wolbachia between Terrestrial Isopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6081,51 +6081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal transfers of feminizing versus non-feminizing Wolbachia strains: from harmless passengers to pathogens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,51 +6133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6217,1207 +6217,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parasitic sex-ratio distorters on host genetic structure in the Armadillidium vulgare-Wolbachia association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widespread Wolbachia infection in terrestrial isopods and other crustaceans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Verne</w:t>
+                <w:t xml:space="preserve">Samuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johnson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houda Ben Afia Hatira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02413.x⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176, pp.123-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.176.2284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708676v1</w:t>
+                <w:t xml:space="preserve">hal-00708671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted genome enrichment for efficient purification of endosymbiont DNA from host DNA.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emily Leproust</w:t>
+                <w:t xml:space="preserve">High virulence of Wolbachia after host switching: when autophagy hurts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winka Le Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-012-0215-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), pp.e1002844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803538v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expression of one ankyrin pk2 allele of the WO prophage is correlated with the Wolbachia feminizing effect in isopods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pichon</w:t>
+                <w:t xml:space="preserve">Influence of Changing Plant Food Sources on the Gut Microbiota of Saltmarsh Detritivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-55⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.814 - 825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-012-0056-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708673v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DETECTION OF WOLBACHIA (ALPHAPROTEOBACTERIA: RICKETTSIALES) IN THREE SPECIES OF TERRESTRIAL ISOPODS (CRUSTACEA: ISOPODA: ONISCIDEA) IN BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Almerao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S1⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.711-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1517-83822012000200036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00661197v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTION OF WOLBACHIA (ALPHAPROTEOBACTERIA: RICKETTSIALES) IN THREE SPECIES OF TERRESTRIAL ISOPODS (CRUSTACEA: ISOPODA: ONISCIDEA) IN BRAZIL</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The expression of one ankyrin pk2 allele of the WO prophage is correlated with the Wolbachia feminizing effect in isopods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger A Garrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1517-83822012000200036⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743667v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Changing Plant Food Sources on the Gut Microbiota of Saltmarsh Detritivores</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feminizing Wolbachia: a transcriptomics approach with insights on the immune response genes in Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Herbinière-Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-012-0056-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (suppl), pp.S1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03856803v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00661197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High virulence of Wolbachia after host switching: when autophagy hurts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
+                <w:t xml:space="preserve">First record of Wolbachia in South American terrestrial isopods: prevalence and diversity in two species of Balloniscus (Crustacea, Oniscidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pereira Almerão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Jurandi Rosa Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Beatriz De Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002844⟩</w:t>
+              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4 suppl 1), pp.980-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s1415-47572012000600013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743657v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Wolbachia infection in terrestrial isopods and other crustaceans.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pichon</w:t>
+                <w:t xml:space="preserve">Targeted genome enrichment for efficient purification of endosymbiont DNA from host DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Ben Afia Hatira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Grève</w:t>
+                <w:t xml:space="preserve">Jeremy M Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Leproust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.176.2284⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (1-3), pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-012-0215-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708671v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of Wolbachia in South American terrestrial isopods: prevalence and diversity in two species of Balloniscus (Crustacea, Oniscidea)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of parasitic sex-ratio distorters on host genetic structure in the Armadillidium vulgare-Wolbachia association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Beatriz De Araújo</w:t>
+                <w:t xml:space="preserve">S. Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Verne</w:t>
+                <w:t xml:space="preserve">M. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grandjean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (4 suppl 1), pp.980-989. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.264-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s1415-47572012000600013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063245v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Immune Cellular Effectors of Terrestrial Isopod Armadillidium vulgare: Meeting with Their Invaders, Wolbachia</w:t>
               </w:r>
@@ -7537,51 +7537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of endosymbionts on the evolution of host sex-determination mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,90 +7653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-term evolutionary dynamics of bacterial insertion sequences: insights from &amp;lt;em&amp;gt;Wolbachia&amp;lt;/em&amp;gt; endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.1175-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8246,1034 +8246,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t>
+                <w:t xml:space="preserve">Reorganization and monophyly of the genus Rickettsiella: All in good time - Authors' reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (16), pp.5264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319882v1</w:t>
+                <w:t xml:space="preserve">hal-00319893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia in terrestrial isopods in Tunisia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Charfi-Cheikhrouha</w:t>
+                <w:t xml:space="preserve">The diversity of reproductive parasites among arthropods: Wolbachia do not walk alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bellamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372793v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia Mediate Variation of Host Immunocompetence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wolbachia in terrestrial isopods in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Afia Hatira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Braquart-Varnier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Charfi-Cheikhrouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.116-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325528v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Wolbachia influence survival in starved Armadillidium vulgare?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Caubet</w:t>
+                <w:t xml:space="preserve">A Thirty Million Year-Old Inherited Heteroplasmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (8), pp.e2938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347597v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thirty Million Year-Old Inherited Heteroplasmy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolbachia Mediate Variation of Host Immunocompetence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Cordaux</w:t>
+                <w:t xml:space="preserve">C. Braquart-Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Marcade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herbiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (8), pp.e2938. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002938⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3 (9), pp.e3286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319890v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorganization and monophyly of the genus Rickettsiella: All in good time - Authors' reply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cordaux</w:t>
+                <w:t xml:space="preserve">Does Wolbachia influence survival in starved Armadillidium vulgare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 74 (16), pp.5264</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Symposium of Terrestrial Isopod Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319893v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of reproductive parasites among arthropods: Wolbachia do not walk alone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bouchon</w:t>
+                <w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boutin</w:t>
+                <w:t xml:space="preserve">A. Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bellamy</w:t>
+                <w:t xml:space="preserve">P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhou</w:t>
+                <w:t xml:space="preserve">C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.6-27. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (9), pp.1889-1896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-6-27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msn134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293355v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male mating success during parturial intermoults in the terrestrial isopod Armadillidium vulgare revealed by the use of a microsatellite locus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verne</w:t>
+                <w:t xml:space="preserve">Structure and Evolution of the Atypical Mitochondrial Genome of Armadillidium vulgare (Isopoda, Crustacea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Johnson</w:t>
+                <w:t xml:space="preserve">C. Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65, pp.651-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-007-9037-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1651/S-2752.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541494v1</w:t>
+                <w:t xml:space="preserve">hal-00201934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for recombination between feminizing Wolbachia in the isopod genus Armadillidium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 397, pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9313,307 +9325,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Evolution of the Atypical Mitochondrial Genome of Armadillidium vulgare (Isopoda, Crustacea)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization and evolution of arthropod-pathogenic Rickettsiella bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Debenest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bouchon</w:t>
+                <w:t xml:space="preserve">M. Paces-Fessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-007-9037-5⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (15), pp.5045-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00378-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201934v1</w:t>
+                <w:t xml:space="preserve">hal-00170753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and evolution of arthropod-pathogenic Rickettsiella bacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
+                <w:t xml:space="preserve">Male mating success during parturial intermoults in the terrestrial isopod Armadillidium vulgare revealed by the use of a microsatellite locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zimmer</w:t>
+                <w:t xml:space="preserve">Yves Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 73 (15), pp.5045-5047. </w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.217-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00378-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1651/S-2752.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170753v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread vertical transmission and associated host sex-ratio distortion within the eukaryotic phylum Microspora</w:t>
               </w:r>
@@ -9746,64 +9746,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a new feminizing Wolbachia strain in the isopod Armadillidium vulgare: evolutionary implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frelon-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9889,51 +9889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (3), pp.677-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9961,395 +9961,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia diversity in the Porcellionides pruinosus complex of species (Crustacea: Oniscidea): evidence for host-dependent patterns of infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cordaux</w:t>
+                <w:t xml:space="preserve">Population genetic structure of the endangered freshwater crayfish Austropotamobius pallipes, assessed using RAPD markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.428-434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00920.x⟩</w:t>
+              <w:t xml:space="preserve">, 2001, pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00909.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123783v1</w:t>
+                <w:t xml:space="preserve">hal-00123778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure of the endangered freshwater crayfish Austropotamobius pallipes, assessed using RAPD markers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Grandjean</w:t>
+                <w:t xml:space="preserve">Wolbachia infection in crustaceans: novel hosts and potential routes for horizontal transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Souty-Grosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.80-87. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.237-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00909.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2001.00279.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123778v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia infection in crustaceans: novel hosts and potential routes for horizontal transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wolbachia diversity in the Porcellionides pruinosus complex of species (Crustacea: Oniscidea): evidence for host-dependent patterns of infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cordaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.237-243. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.428-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2001.00279.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.2001.00920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123774v1</w:t>
+                <w:t xml:space="preserve">hal-00123783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of mitochondrial LSU rRNA in oniscids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10911,64 +10911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there common host functions involved in insect symbioses ? A comparative transcriptomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11185,90 +11185,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue tropism convergence among tick major nutritional symbionts: insights from preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Fattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Buysse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Meriem Louni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11676,63 +11676,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des Milieux Naturels</w:t>
+                <w:t xml:space="preserve">Qualité des milieux naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legube Bernard</w:t>
+                <w:t xml:space="preserve">Bernard Legube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11755,122 +11755,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t>
+              <w:t xml:space="preserve">AcclimaTerra, Le Treut, H. (dir). Anticiper les changements climatiques en Nouvelle-Aquitaine. Pour agir dans les territoires. Éditions Région Nouvelle-Aquitaine, 2018. ISBN : 978-2-9564516-0-0. Chap.5, pp.120-149</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829231v1</w:t>
+                <w:t xml:space="preserve">hal-04309578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des milieux naturels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legube</w:t>
+                <w:t xml:space="preserve">Qualité des Milieux Naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legube Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11893,73 +11880,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AcclimaTerra, Le Treut, H. (dir). Anticiper les changements climatiques en Nouvelle-Aquitaine. Pour agir dans les territoires. Éditions Région Nouvelle-Aquitaine, 2018. ISBN : 978-2-9564516-0-0. Chap.5, pp.120-149</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine.Pour agir dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Région Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96 p., 2018, 978-2-9564516-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309578v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions et rétroactions, rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes</w:t>
               </w:r>
@@ -12643,51 +12643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04572981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48459-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1416057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca La&#237;s Zimmermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pezzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palaoro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10101-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01683-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5825-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varaschin Palaoro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz Araujo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2018-0086" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brosset-Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12735" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KNZ06DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207138v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1090078" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153199v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca L Zimmermann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio P Almer&#227;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B Araujo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Garrett" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2015.03.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBGMQZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Genty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094577" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faivre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-014-0400-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955962v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeyron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2013.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBMSQ1WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceyrac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.06.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXP57V3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico M van Straalen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sousa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2120" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12172" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB1M3HB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geniez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Foster" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leproust" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0215-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708673v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanming Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-55" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Zimmermann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Almerao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Araujo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822012000200036" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743657v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002844" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.176.2284" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere-Gaboreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raimond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018531" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.05.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0B9ZD8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644762v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr096" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578180v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caruso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550064v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vlechouver" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0699-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMTL0PJS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garrett" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.05.118" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB13ZXH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kittayapong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372793v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charfi-Cheikhrouha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325528v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braquart-Varnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003286" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319890v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doublet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marcade" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002938" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellamy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-27" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9037-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPJPFXV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170753v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paces-Fessy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel-Salzat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00378-07" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Terry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Smith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sharpe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Littlewood" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2793" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121257v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800482" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123783v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00920.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123774v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2001.00279.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123844v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707891v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juchault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lourtioz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19900386" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adde" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pontnau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001402032300" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D8A948A3F649EF1086AD93EC5CB9A6E34F39ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778605v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528895v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerveau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783642207624" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_17" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220835v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04572981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudrimont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48459-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1416057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Raimond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00224-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9936" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca La&#237;s Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cardoso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pezzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palaoro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10101-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-020-01683-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lheraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Greve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5825-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varaschin Palaoro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz Araujo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2018-0086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0536-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25450-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec'H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brosset-Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bech" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brischoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12735" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KNZ06DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01472" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1090078" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca L Zimmermann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio P Almer&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula B Araujo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Garrett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2015.03.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBGMQZ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D. Chevalier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01388" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupeyron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-5-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beltran-Bech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Johnson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12760" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD6R18RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Genty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094577" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Faivre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-014-0400-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078483v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12573" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5TZ52P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2013.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBMSQ1WR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceyrac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.06.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNXP57V3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berges" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.02.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5456K7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060232" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico M van Straalen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Sousa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ribeiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2120" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12172" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB1M3HB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708671v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.176.2284" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002844" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856803v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0056-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR4TT595-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Zimmermann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Almerao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Araujo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-83822012000200036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708673v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanming Chen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-55" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00661197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re-Gaboreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pereira Almer&#227;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Jurandi Rosa Fagundes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Beatriz De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1415-47572012000600013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geniez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Foster" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Leproust" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-012-0215-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grandjean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02413.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere-Gaboreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raimond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018531" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.05.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0B9ZD8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644762v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr096" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578180v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caruso" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550064v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Vlechouver" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greve" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0699-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMTL0PJS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garrett" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.05.118" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB13ZXH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wiwatanaratanabutr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kittayapong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellamy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-27" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charfi-Cheikhrouha" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doublet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souty-Grosset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marcade" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002938" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325528v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braquart-Varnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003286" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347597v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201934v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debenest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9037-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GPJPFXV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159226v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.04.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG40LDNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170753v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paces-Fessy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frelon-Raimond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel-Salzat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00378-07" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541494v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caubet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/S-2752.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Terry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Smith" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sharpe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rigaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Littlewood" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2793" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121257v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800482" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123436v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20021975-99990280" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reynolds" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00909.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123774v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2001.00279.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123783v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.00920.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123844v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707891v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juchault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904298v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lourtioz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19900386" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lourtioz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adde" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pontnau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001402032300" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D8A948A3F649EF1086AD93EC5CB9A6E34F39ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778605v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528895v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309578v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829231v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legube Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerveau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783642207624" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_17" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220835v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>