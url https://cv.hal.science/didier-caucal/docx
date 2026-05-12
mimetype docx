--- v0 (2026-03-25)
+++ v1 (2026-05-12)
@@ -328,187 +328,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizability for automata</w:t>
+                <w:t xml:space="preserve">On Cayley graphs of algebraic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Caucal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLT 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Colloquium on Graph Theory and combinatorics (ICGT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824290v1</w:t>
+                <w:t xml:space="preserve">hal-01799928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cayley graphs of algebraic structures</w:t>
+                <w:t xml:space="preserve">Recognizability for automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Colloquium on Graph Theory and combinatorics (ICGT 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DLT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.206-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98654-8_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799928v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Free Sequences</w:t>
               </w:r>
@@ -839,196 +839,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean algebras of unambiguous context-free languages</w:t>
+                <w:t xml:space="preserve">Synchronization of grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Caucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2008.1743⟩</w:t>
+              <w:t xml:space="preserve">Third International Computer Science Symposium in Russia (CSR'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Moscou, Russia. pp.110-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79709-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867574v1</w:t>
+                <w:t xml:space="preserve">hal-00620185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of grammars</w:t>
+                <w:t xml:space="preserve">Boolean algebras of unambiguous context-free languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Caucal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Computer Science Symposium in Russia (CSR'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Moscou, Russia. pp.110-121, </w:t>
+              <w:t xml:space="preserve">FSTTCS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bangalore, India. pp.83-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79709-8_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2008.1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620185v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Computation of Throughput Values of Context-Free Languages</w:t>
               </w:r>
@@ -1543,51 +1543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean algebras by length recognizability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Caucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11200, Springer, pp.169-185, 2019, Models, Mindsets, Meta: The What, the How, and the Why Not?, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2622,51 +2622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909189v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Caucal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-16" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676771v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Knapik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rispal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98654-8_17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gonidec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10882-7_16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hi&#234;u Dinh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19805-2_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03816-7_2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2008.1743" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hassen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79709-8_14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Fraczak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rytter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hieu Dinh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74240-1_18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069_19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11779148_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22348-9_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Huynh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Monfort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909189v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Caucal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-21-1-16" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676771v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Knapik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rispal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98654-8_17" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gonidec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10882-7_16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hi&#234;u Dinh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19805-2_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03816-7_2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hassen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79709-8_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2008.1743" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Fraczak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rytter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76336-9_20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hieu Dinh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74240-1_18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069_19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11779148_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22348-9_11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Huynh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Monfort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>