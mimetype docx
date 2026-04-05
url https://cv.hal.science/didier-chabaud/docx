--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,670 +66,666 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening entrepreneurial ecosystem black boxes</w:t>
+                <w:t xml:space="preserve">De l’action à la réinvention des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Stam</w:t>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Theodoraki</w:t>
+                <w:t xml:space="preserve">Catherine Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Bosma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Guéneau</w:t>
+                <w:t xml:space="preserve">Laetitia Pihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Business Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11187-025-01037-y⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (2), pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.059.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403606v1</w:t>
+                <w:t xml:space="preserve">hal-05555512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations start-ups – grands groupes : de l’objet à l’agenda de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (1), pp.183-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.076.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of entrepreneurial ecosystems research: Toward a policy-oriented research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Hess</w:t>
+                <w:t xml:space="preserve">Erik Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Wurth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Stam</w:t>
+                <w:t xml:space="preserve">Ferran Giones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Venturing Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.e00538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbvi.2025.e00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks as Catalysts of Entrepreneurial Dynamics in Low-Income Territories: A Case Study of Five African Entrepreneurial Ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Opening entrepreneurial ecosystem black boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Theodoraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Bosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guéneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Chalus Sauvannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12d7e⟩</w:t>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (3), pp.1535-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11187-025-01037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04897479v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires Connectés : la gouvernance est plus importante que la technologie !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Networks as Catalysts of Entrepreneurial Dynamics in Low-Income Territories: A Case Study of Five African Entrepreneurial Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frucquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Chalus Sauvannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12d7e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618532v1</w:t>
+                <w:t xml:space="preserve">hal-04897479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling Smart-City Initiatives: A Systematic Review and A Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Machado da Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -770,1064 +766,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the evolution of carbon emissions of large companies: An index‐based approach</w:t>
+                <w:t xml:space="preserve">Territoires Connectés : la gouvernance est plus importante que la technologie !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananda Valayden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Society Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N°2, pp.60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897819v1</w:t>
+                <w:t xml:space="preserve">hal-04618532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment construire l’entrepreneuriat de territoire ? Retour d’expérience d’un acteur engagé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing the evolution of carbon emissions of large companies: An index‐based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Valayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58-59 (1), pp.154-164. </w:t>
+              <w:t xml:space="preserve">Business and Society Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (4), pp.552-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.058.0154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/basr.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897690v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métropoles sous l’effet de la décentralisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment construire l’entrepreneuriat de territoire ? Retour d’expérience d’un acteur engagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Fromentin</w:t>
+                <w:t xml:space="preserve">Romain Slitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">didier chabaud</w:t>
+                <w:t xml:space="preserve">Michel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard business review France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58-59 (1), pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.058.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365315v1</w:t>
+                <w:t xml:space="preserve">hal-04897690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond entrepreneurial failure: Framing failure in the context of family business succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Yezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjas.1735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques de Villes et de Territoires Intelligents : le rôle clé de la gouvernance dans le processus de création de valeur publique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les métropoles sous l’effet de la décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Harvard business review France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.114.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04344052v1</w:t>
+                <w:t xml:space="preserve">hal-04365315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does solidarity develop in a space? The case of a coworking space for solidarity entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75 (75), pp.101-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.075.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires numériques : comment favoriser la (co-)création de valeur publique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Politiques publiques de Villes et de Territoires Intelligents : le rôle clé de la gouvernance dans le processus de création de valeur publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4/4), pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.114.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362404v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des conflits, contexte et structures familiales dans la succession : une étude exploratoire sur des PME tunisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Yezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barrédy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (3), pp.68-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59876/a-m8pp-x0fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Territoires numériques : comment favoriser la (co-)création de valeur publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Trimestriel n° 122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038813v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle gouvernance pour les réseaux territorialisés d’organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (253), pp.369-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.170.155-171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environnement institutionnel et trajectoire des entreprises : une analyse northienne de l’industrie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parthenay Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1837,1366 +2045,1463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study 4 Implementing the “15-minute city”: A case study of Paris in &amp;quot;Learning from COVID-19 for Climate-Ready Urban Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaheer Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning from COVID-19 for Climate-Ready Urban Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, 2025, 9781009527279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009527279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 15-Minute City Model: An Integrated Urban Approach and a Game Changing Lifestyle Narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cg Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Carrión Mena, Emilia Silva Arias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the City as a Project to the City Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Springer Nature, pp.681-707, 2025, The Urban Book Series, 978-3-031-94234-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-94235-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie et Pratique des Proximités Territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cg Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FYP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles Proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, FYP, pp.63 - 78, 2024, Nouvelles Proximités, 978-2-36405-240-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of an organizational form from social enterprise to territory enterprise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inclusion in a Territory, Political and Social Issues, Issues for Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Brasseur, A. Bartoli, P. Grouiez, G. Rouet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextual Embeddedness of Entrepreneurship</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inclusive Territories 1. Role of Enterprises and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE- WILEY, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439110v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion in a Territory, Political and Social Issues, Issues for Enterprises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The evolution of an organizational form from social enterprise to territory enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Slitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inclusive Territories 1. Role of Enterprises and Organizations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contextual Embeddedness of Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.69-87, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035320684.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439126v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15분 도시 백서 V3 15-Minute City White paper V3</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immigrant and Refugee Entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Light</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-84290-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655931v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libro Blanco N°3: El Modelo de la Ciudad de 15 Minutos Un enfoque innovador para evaluar la calidad de vida en entornos urbanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cg Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire ETI - IAE Paris Sorbonne | Université Paris1 Panthéon Sorbonne. , 2024, Libros Blancos Chaire ETI - IAE Paris | Université Paris1 Panthéon Sorbonne, Carlos Moreno, 978_2-492794-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Territories 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2024, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781786308566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires inclusifs 1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">15분 도시 백서 V3 15-Minute City White paper V3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cg Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Collection Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784059149</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Korea Research Institute for Human Settlements Urban Regeneration Research Center. , Volume 3, 2024, 15분 도시 백서, Carlos Moreno, 979-11-5898-958-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813009v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires Inclusifs 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE | WIley. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE | WIley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2023, Série Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784069155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Territories 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781786308559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territoires inclusifs 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Collection Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784059149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">15분 도시 백서 V1 &amp; V2 15 Minute City White Paper V1 &amp; V2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cg Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Korea Research Institute for Human Settlements Urban Regeneration Research Center. , V. 1 &amp; 2, 2022, Carlos Moreno, 979-11-5898-762-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3206,909 +3511,909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Cadre Méthodologique pour l'Évaluation et l'Amélioration de la Gestion Durable des Déchets : Application aux Entreprises du CAC 40 et au-delà</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards local sustainability: when intermediation drives the development of social innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Slitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Innovative and meaningfull knowledge: towards a sustainable business, ACIEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE PARIS, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901161v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of conflicts and the effectiveness of conflict management strategies on the performance of family businesses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Entrepreneurial Mentoring: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Phuong Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">RENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901159v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards local sustainability: when intermediation drives the development of social innovation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative and meaningfull knowledge: towards a sustainable business, ACIEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE PARIS, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027932v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité au cœur de la fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airmap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Entrepreneurial Mentoring: A Systematic Literature Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How can solidarity be embedded in a nonprofit coworking space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900952v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Smart City et mutations urbaines : comment créer de la valeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
+              <w:t xml:space="preserve">10ème colloque de l’ARIHME, « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849562v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can solidarity be embedded in a nonprofit coworking space?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un Cadre Méthodologique pour l'Évaluation et l'Amélioration de la Gestion Durable des Déchets : Application aux Entreprises du CAC 40 et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Valayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698886v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City et mutations urbaines : comment créer de la valeur ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The impact of conflicts and the effectiveness of conflict management strategies on the performance of family businesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Yezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l’ARIHME, « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858902v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État et collectivités territoriales : une décentralisation encalminée, des relations dégradées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4118,130 +4423,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City ? La technologie ne fait pas tout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4251,227 +4556,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COLLECTION DEDICATED TO THE 15 MINUTE CITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Portes de Paris–Ville du Quart d’Heure Territoire de la Demi-Heure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4618,51 +4923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.076.0183" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus Sauvannet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d7e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VWQFDRBQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Machado da Matta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Valayden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fromentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1735" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m8pp-x0fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthenay Claude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009527279" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cg Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94235-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035320684.00012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/territoires-inclusifs-2/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655777v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Phuong Doan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.076.0183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus Sauvannet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d7e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VWQFDRBQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Machado da Matta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Valayden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1735" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fromentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m8pp-x0fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ehlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.170.155-171" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthenay Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009527279" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cg Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94235-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035320684.00012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Light" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Dana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84290-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/territoires-inclusifs-2/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Phuong Doan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>