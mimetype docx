--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,1976 +66,2058 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’action à la réinvention des territoires</w:t>
+                <w:t xml:space="preserve">Opening entrepreneurial ecosystem black boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erik Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Theodoraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Bosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pihel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.059.0002⟩</w:t>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (3), pp.1535-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11187-025-01037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555512v1</w:t>
+                <w:t xml:space="preserve">hal-05403606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations start-ups – grands groupes : de l’objet à l’agenda de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">didier chabaud</w:t>
+                <w:t xml:space="preserve">De l’action à la réinvention des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (2), pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.059.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.076.0183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04987315v1</w:t>
+                <w:t xml:space="preserve">hal-05555512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of entrepreneurial ecosystems research: Toward a policy-oriented research agenda</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les relations start-ups – grands groupes : de l’objet à l’agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Giones</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Venturing Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbvi.2025.e00538⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (1), pp.183-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.076.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444989v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening entrepreneurial ecosystem black boxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The future of entrepreneurial ecosystems research: Toward a policy-oriented research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Bosma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
+                <w:t xml:space="preserve">Ferran Giones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Guéneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riccardo Fini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Business Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (3), pp.1535-1545. </w:t>
+              <w:t xml:space="preserve">Journal of Business Venturing Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.e00538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11187-025-01037-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbvi.2025.e00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403606v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks as Catalysts of Entrepreneurial Dynamics in Low-Income Territories: A Case Study of Five African Entrepreneurial Ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Construire la résilience des territoires durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Chalus Sauvannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.60-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897479v1</w:t>
+                <w:t xml:space="preserve">hal-05587980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling Smart-City Initiatives: A Systematic Review and A Research Agenda</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Networks as Catalysts of Entrepreneurial Dynamics in Low-Income Territories: A Case Study of Five African Entrepreneurial Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chalus Sauvannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0176⟩</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12d7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897370v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires Connectés : la gouvernance est plus importante que la technologie !</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Upscaling Smart-City Initiatives: A Systematic Review and A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Machado da Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618532v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the evolution of carbon emissions of large companies: An index‐based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires Connectés : la gouvernance est plus importante que la technologie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananda Valayden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">didier chabaud</w:t>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Society Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N°2, pp.60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897819v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment construire l’entrepreneuriat de territoire ? Retour d’expérience d’un acteur engagé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing the evolution of carbon emissions of large companies: An index‐based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Valayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.058.0154⟩</w:t>
+              <w:t xml:space="preserve">Business and Society Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (4), pp.552-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/basr.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897690v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond entrepreneurial failure: Framing failure in the context of family business succession</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment construire l’entrepreneuriat de territoire ? Retour d’expérience d’un acteur engagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Slitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjas.1735⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58-59 (1), pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.058.0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439087v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métropoles sous l’effet de la décentralisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beyond entrepreneurial failure: Framing failure in the context of family business succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Yezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard business review France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjas.1735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365315v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does solidarity develop in a space? The case of a coworking space for solidarity entrepreneurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
+                <w:t xml:space="preserve">Les métropoles sous l’effet de la décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Eynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+                <w:t xml:space="preserve">Carlos Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Harvard business review France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457530v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques de Villes et de Territoires Intelligents : le rôle clé de la gouvernance dans le processus de création de valeur publique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+                <w:t xml:space="preserve">How does solidarity develop in a space? The case of a coworking space for solidarity entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4/4), pp.9-33. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (75), pp.101-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.114.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.075.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344052v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des conflits, contexte et structures familiales dans la succession : une étude exploratoire sur des PME tunisiennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Politiques publiques de Villes et de Territoires Intelligents : le rôle clé de la gouvernance dans le processus de création de valeur publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Barrédy</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59876/a-m8pp-x0fr⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4/4), pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.114.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439079v1</w:t>
+                <w:t xml:space="preserve">hal-04344052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires numériques : comment favoriser la (co-)création de valeur publique ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamique des conflits, contexte et structures familiales dans la succession : une étude exploratoire sur des PME tunisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Yezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barrédy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.68-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-m8pp-x0fr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362404v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Territoires numériques : comment favoriser la (co-)création de valeur publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Trimestriel n° 122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038813v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle gouvernance pour les réseaux territorialisés d’organisations ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41 (253), pp.369-386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.170.155-171⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010081v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle gouvernance pour les réseaux territorialisés d’organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (253), pp.369-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.170.155-171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environnement institutionnel et trajectoire des entreprises : une analyse northienne de l’industrie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parthenay Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2045,504 +2127,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study 4 Implementing the “15-minute city”: A case study of Paris in &amp;quot;Learning from COVID-19 for Climate-Ready Urban Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaheer Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning from COVID-19 for Climate-Ready Urban Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, 2025, 9781009527279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009527279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 15-Minute City Model: An Integrated Urban Approach and a Game Changing Lifestyle Narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cg Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Carrión Mena, Emilia Silva Arias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the City as a Project to the City Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Springer Nature, pp.681-707, 2025, The Urban Book Series, 978-3-031-94234-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94235-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie et Pratique des Proximités Territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cg Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FYP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles Proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, FYP, pp.63 - 78, 2024, Nouvelles Proximités, 978-2-36405-240-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion in a Territory, Political and Social Issues, Issues for Enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Brasseur, A. Bartoli, P. Grouiez, G. Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusive Territories 1. Role of Enterprises and Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE- WILEY, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of an organizational form from social enterprise to territory enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Slitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextual Embeddedness of Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.69-87, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035320684.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2552,956 +2634,956 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant and Refugee Entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Light</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-84290-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libro Blanco N°3: El Modelo de la Ciudad de 15 Minutos Un enfoque innovador para evaluar la calidad de vida en entornos urbanos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">15분 도시 백서 V3 15-Minute City White paper V3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cg Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chaire ETI - IAE Paris Sorbonne | Université Paris1 Panthéon Sorbonne. , 2024, Libros Blancos Chaire ETI - IAE Paris | Université Paris1 Panthéon Sorbonne, Carlos Moreno, 978_2-492794-01-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Korea Research Institute for Human Settlements Urban Regeneration Research Center. , Volume 3, 2024, 15분 도시 백서, Carlos Moreno, 979-11-5898-958-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655531v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Territories 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Libro Blanco N°3: El Modelo de la Ciudad de 15 Minutos Un enfoque innovador para evaluar la calidad de vida en entornos urbanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cg Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire ETI - IAE Paris Sorbonne | Université Paris1 Panthéon Sorbonne. , 2024, Libros Blancos Chaire ETI - IAE Paris | Université Paris1 Panthéon Sorbonne, Carlos Moreno, 978_2-492794-01-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bartoli</w:t>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04813005v1</w:t>
+                <w:t xml:space="preserve">hal-04655531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inclusive Territories 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ISTE, 2024</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2024, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781786308566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886359v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15분 도시 백서 V3 15-Minute City White paper V3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Korea Research Institute for Human Settlements Urban Regeneration Research Center. , Volume 3, 2024, 15분 도시 백서, Carlos Moreno, 979-11-5898-958-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655931v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires Inclusifs 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Territoires inclusifs 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE | WIley. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2, 2023, Série Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784069155</w:t>
+              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Collection Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784059149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813003v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Territories 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Territoires Inclusifs 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781786308559</w:t>
+              <w:t xml:space="preserve">ISTE | WIley. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE | WIley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2023, Série Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784069155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813010v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires inclusifs 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Inclusive Territories 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Collection Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784059149</w:t>
+              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781786308559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813009v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15분 도시 백서 V1 &amp; V2 15 Minute City White Paper V1 &amp; V2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cg Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Korea Research Institute for Human Settlements Urban Regeneration Research Center. , V. 1 &amp; 2, 2022, Carlos Moreno, 979-11-5898-762-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3511,909 +3593,909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards local sustainability: when intermediation drives the development of social innovation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un Cadre Méthodologique pour l'Évaluation et l'Amélioration de la Gestion Durable des Déchets : Application aux Entreprises du CAC 40 et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Valayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative and meaningfull knowledge: towards a sustainable business, ACIEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE PARIS, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027932v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Entrepreneurial Mentoring: A Systematic Literature Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of conflicts and the effectiveness of conflict management strategies on the performance of family businesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Yezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900952v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La solidarité au cœur de la fabrique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Airmap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849562v1</w:t>
+                <w:t xml:space="preserve">hal-04698905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solidarité au cœur de la fabrique des territoires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards local sustainability: when intermediation drives the development of social innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Slitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Airmap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Innovative and meaningfull knowledge: towards a sustainable business, ACIEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE PARIS, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698905v1</w:t>
+                <w:t xml:space="preserve">hal-05027932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can solidarity be embedded in a nonprofit coworking space?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Entrepreneurial Mentoring: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Phuong Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">RENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698886v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City et mutations urbaines : comment créer de la valeur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l’ARIHME, « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
+              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858902v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Cadre Méthodologique pour l'Évaluation et l'Amélioration de la Gestion Durable des Déchets : Application aux Entreprises du CAC 40 et au-delà</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How can solidarity be embedded in a nonprofit coworking space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901161v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of conflicts and the effectiveness of conflict management strategies on the performance of family businesses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Smart City et mutations urbaines : comment créer de la valeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">10ème colloque de l’ARIHME, « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901159v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État et collectivités territoriales : une décentralisation encalminée, des relations dégradées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4423,130 +4505,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City ? La technologie ne fait pas tout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4556,227 +4638,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COLLECTION DEDICATED TO THE 15 MINUTE CITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Portes de Paris–Ville du Quart d’Heure Territoire de la Demi-Heure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4923,51 +5005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.076.0183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus Sauvannet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d7e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VWQFDRBQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Machado da Matta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Valayden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1735" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fromentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m8pp-x0fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ehlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.170.155-171" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthenay Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009527279" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cg Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94235-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035320684.00012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Light" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Dana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84290-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/territoires-inclusifs-2/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Phuong Doan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.076.0183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus Sauvannet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d7e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VWQFDRBQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Machado da Matta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0176" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Valayden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12372" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fromentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m8pp-x0fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ehlinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.170.155-171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthenay Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009527279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cg Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94235-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035320684.00012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Light" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Dana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84290-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2100" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/territoires-inclusifs-2/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Phuong Doan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>