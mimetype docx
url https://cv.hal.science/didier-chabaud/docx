--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -66,2565 +66,530 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
-[...2033 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study 4 Implementing the “15-minute city”: A case study of Paris in &amp;quot;Learning from COVID-19 for Climate-Ready Urban Transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The 15-Minute City Model: An Integrated Urban Approach and a Game Changing Lifestyle Narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cg Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernando Carrión Mena, Emilia Silva Arias. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning from COVID-19 for Climate-Ready Urban Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009527279⟩</w:t>
+              <w:t xml:space="preserve">From the City as a Project to the City Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Springer Nature, pp.681-707, 2025, The Urban Book Series, 978-3-031-94234-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94235-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160264v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 15-Minute City Model: An Integrated Urban Approach and a Game Changing Lifestyle Narrative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Case study 4 Implementing the “15-minute city”: A case study of Paris in &amp;quot;Learning from COVID-19 for Climate-Ready Urban Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaheer Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From the City as a Project to the City Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94235-8⟩</w:t>
+              <w:t xml:space="preserve">Learning from COVID-19 for Climate-Ready Urban Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, 2025, 9781009527279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009527279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371236v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie et Pratique des Proximités Territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cg Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FYP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles Proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, FYP, pp.63 - 78, 2024, Nouvelles Proximités, 978-2-36405-240-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion in a Territory, Political and Social Issues, Issues for Enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Brasseur, A. Bartoli, P. Grouiez, G. Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusive Territories 1. Role of Enterprises and Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE- WILEY, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of an organizational form from social enterprise to territory enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Slitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextual Embeddedness of Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.69-87, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035320684.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2634,1874 +599,3909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant and Refugee Entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Light</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo-Paul Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-84290-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15분 도시 백서 V3 15-Minute City White paper V3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Libro Blanco N°3: El Modelo de la Ciudad de 15 Minutos Un enfoque innovador para evaluar la calidad de vida en entornos urbanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cg Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Korea Research Institute for Human Settlements Urban Regeneration Research Center. , Volume 3, 2024, 15분 도시 백서, Carlos Moreno, 979-11-5898-958-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire ETI - IAE Paris Sorbonne | Université Paris1 Panthéon Sorbonne. , 2024, Libros Blancos Chaire ETI - IAE Paris | Université Paris1 Panthéon Sorbonne, Carlos Moreno, 978_2-492794-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655931v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libro Blanco N°3: El Modelo de la Ciudad de 15 Minutos Un enfoque innovador para evaluar la calidad de vida en entornos urbanos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inclusive Territories 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Chaire ETI - IAE Paris Sorbonne | Université Paris1 Panthéon Sorbonne. , 2024, Libros Blancos Chaire ETI - IAE Paris | Université Paris1 Panthéon Sorbonne, Carlos Moreno, 978_2-492794-01-8</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2024, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781786308566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655531v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Territories 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2, 2024, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781786308566</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813005v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">15분 도시 백서 V3 15-Minute City White paper V3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cg Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">ISTE, 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Korea Research Institute for Human Settlements Urban Regeneration Research Center. , Volume 3, 2024, 15분 도시 백서, Carlos Moreno, 979-11-5898-958-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886359v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires inclusifs 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Inclusive Territories 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Collection Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784059149</w:t>
+              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781786308559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813009v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires Inclusifs 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE | WIley. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE | WIley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2023, Série Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784069155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Territories 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Territoires inclusifs 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Territorial Entrepreneurship ans Innovation SET, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781786308559</w:t>
+              <w:t xml:space="preserve">ISTE | Wiley. ISTE | Wiley, 1, 2023, Collection Entrepreneuriat, Territoire, Innovation, Didier Chabaud; Florent Pratlong; Carlos Moreno;, 9781784059149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813010v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15분 도시 백서 V1 &amp; V2 15 Minute City White Paper V1 &amp; V2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cg Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Korea Research Institute for Human Settlements Urban Regeneration Research Center. , V. 1 &amp; 2, 2022, Carlos Moreno, 979-11-5898-762-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’action à la réinvention des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pihel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (2), pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.059.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations start-ups – grands groupes : de l’objet à l’agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (1), pp.183-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.076.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The future of entrepreneurial ecosystems research: Toward a policy-oriented research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Giones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Fini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Venturing Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.e00538. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbvi.2025.e00538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la résilience des territoires durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening entrepreneurial ecosystem black boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Theodoraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Bosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (3), pp.1535-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11187-025-01037-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upscaling Smart-City Initiatives: A Systematic Review and A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Machado da Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires Connectés : la gouvernance est plus importante que la technologie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N°2, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the evolution of carbon emissions of large companies: An index‐based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Valayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business and Society Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (4), pp.552-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/basr.12372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment construire l’entrepreneuriat de territoire ? Retour d’expérience d’un acteur engagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Slitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58-59 (1), pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.058.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networks as Catalysts of Entrepreneurial Dynamics in Low-Income Territories: A Case Study of Five African Entrepreneurial Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chalus Sauvannet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12d7e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond entrepreneurial failure: Framing failure in the context of family business succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Yezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjas.1735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métropoles sous l’effet de la décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harvard business review France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does solidarity develop in a space? The case of a coworking space for solidarity entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (75), pp.101-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.075.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques de Villes et de Territoires Intelligents : le rôle clé de la gouvernance dans le processus de création de valeur publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4/4), pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.114.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des conflits, contexte et structures familiales dans la succession : une étude exploratoire sur des PME tunisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cg Gall</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hedi Yezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barrédy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.68-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-m8pp-x0fr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires numériques : comment favoriser la (co-)création de valeur publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Trimestriel n° 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle gouvernance pour les réseaux territorialisés d’organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (253), pp.369-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.170.155-171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement institutionnel et trajectoire des entreprises : une analyse northienne de l’industrie électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parthenay Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655777v1</w:t>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État et collectivités territoriales : une décentralisation encalminée, des relations dégradées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Cadre Méthodologique pour l'Évaluation et l'Amélioration de la Gestion Durable des Déchets : Application aux Entreprises du CAC 40 et au-delà</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La solidarité au cœur de la fabrique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Airmap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901161v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of conflicts and the effectiveness of conflict management strategies on the performance of family businesses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Entrepreneurial Mentoring: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Phuong Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">RENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901159v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solidarité au cœur de la fabrique des territoires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Airmap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698905v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards local sustainability: when intermediation drives the development of social innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Slitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative and meaningfull knowledge: towards a sustainable business, ACIEK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE PARIS, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Entrepreneurial Mentoring: A Systematic Literature Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How can solidarity be embedded in a nonprofit coworking space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900952v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Smart City et mutations urbaines : comment créer de la valeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
+              <w:t xml:space="preserve">10ème colloque de l’ARIHME, « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849562v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can solidarity be embedded in a nonprofit coworking space?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un Cadre Méthodologique pour l'Évaluation et l'Amélioration de la Gestion Durable des Déchets : Application aux Entreprises du CAC 40 et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Valayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698886v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City et mutations urbaines : comment créer de la valeur ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The impact of conflicts and the effectiveness of conflict management strategies on the performance of family businesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Yezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l’ARIHME, « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...52 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04807111v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4519,90 +4519,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City ? La technologie ne fait pas tout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4652,77 +4652,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COLLECTION DEDICATED TO THE 15 MINUTE CITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAE Paris - Université Paris 1 Panthéon-Sorbonne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4744,64 +4744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Portes de Paris–Ville du Quart d’Heure Territoire de la Demi-Heure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5005,51 +5005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.076.0183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus Sauvannet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d7e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VWQFDRBQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Machado da Matta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0176" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Valayden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12372" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fromentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m8pp-x0fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ehlinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.170.155-171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthenay Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009527279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cg Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94235-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035320684.00012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Light" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Dana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84290-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2100" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/territoires-inclusifs-2/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Phuong Doan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cg Gall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94235-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009527279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035320684.00012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Light" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Dana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84290-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/territoires-inclusifs-2/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.076.0183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Machado da Matta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Valayden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12372" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.058.0154" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus Sauvannet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d7e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VWQFDRBQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Yezza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1735" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fromentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;dy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-m8pp-x0fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ehlinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.170.155-171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthenay Claude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Phuong Doan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901159v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>