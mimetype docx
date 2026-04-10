--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -628,295 +628,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous radio detection of air showers with the TREND50 antenna array</w:t>
+                <w:t xml:space="preserve">Radio detection of cosmic rays in [1.7–3.7] MHz: The EXTASIS experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.D. de Vries</w:t>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Gou</w:t>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gu</w:t>
+                <w:t xml:space="preserve">D. García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hu</w:t>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 110, pp.15-29. </w:t>
+              <w:t xml:space="preserve">, 2019, 113, pp.6-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902980v1</w:t>
+                <w:t xml:space="preserve">hal-02080668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio detection of cosmic rays in [1.7–3.7] MHz: The EXTASIS experiment</w:t>
+                <w:t xml:space="preserve">Autonomous radio detection of air showers with the TREND50 antenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dallier</w:t>
+                <w:t xml:space="preserve">K.D. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Escudie</w:t>
+                <w:t xml:space="preserve">Q. Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. García-Fernández</w:t>
+                <w:t xml:space="preserve">J. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lecacheux</w:t>
+                <w:t xml:space="preserve">H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 113, pp.6-21. </w:t>
+              <w:t xml:space="preserve">, 2019, 110, pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080668v1</w:t>
+                <w:t xml:space="preserve">hal-01902980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculations of low-frequency radio emission by cosmic ray-induced particle showers</w:t>
               </w:r>
@@ -941,64 +941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), pp.103010. </w:t>
@@ -1623,64 +1623,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carloganu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.717-731. </w:t>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2742,563 +2742,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of the CODALEMA/EXTASIS experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Revenu</w:t>
+                <w:t xml:space="preserve">From the Observation of UHECR Radio Signal in [1-200] MHz to the Composition: CODALEMA and EXTASIS Status Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012029⟩</w:t>
+              <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088629v1</w:t>
+                <w:t xml:space="preserve">hal-02903395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the potential of the radio-detection technique for the detection of high-energy gamma rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bondonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bondonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Charrier</w:t>
+                <w:t xml:space="preserve">A. Coffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.358.0655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Observation of UHECR Radio Signal in [1-200] MHz to the Composition: CODALEMA and EXTASIS Status Report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers with CODALEMA/EXTASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Lecacheux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.246, </w:t>
+              <w:t xml:space="preserve">Ultra High Energy Cosmic Rays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.05003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.358.0246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201921005003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903395v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers with CODALEMA/EXTASIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Escudie</w:t>
+                <w:t xml:space="preserve">Current status of the CODALEMA/EXTASIS experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecacheux</w:t>
+                <w:t xml:space="preserve">A. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultra High Energy Cosmic Rays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.05003, </w:t>
+              <w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barnaul, Russia. pp.012029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201921005003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080687v1</w:t>
+                <w:t xml:space="preserve">hal-02088629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXTASIS: Radio detection of cosmic rays at low frequencies</w:t>
               </w:r>
@@ -3310,77 +3310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Very High Energy Cosmic Ray Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nagoya, Japan. pp.15002, </w:t>
@@ -3412,1319 +3412,1319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radio emission induced by extensive air showers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CODALEMA/EXTASIS experiment: a multi-scale and multi-wavelength instrument for radio-detection of extensive air-showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.572, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.301.0572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890909v1</w:t>
+                <w:t xml:space="preserve">hal-01891000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On timing accuracy in observing radio impulses associated with Extensive Air Showers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND): Present and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.418, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0418⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890879v1</w:t>
+                <w:t xml:space="preserve">hal-01903408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Near-field radio emission induced by extensive air showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Escudie</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01890882v1</w:t>
+                <w:t xml:space="preserve">hal-01890909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et développement local : des catégories d’analyse différentes en France et en Palestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jourdan J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone 8ème Biennale de l’AFRAPS « Développement du sport et dynamique des territoires : Expériences internationales comparées », Centre national des sports Moulay Rachid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency observations of cosmic ray air shower radio emission by CODALEMA/EXTASIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Escudie</w:t>
+                <w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carduner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecacheux</w:t>
+                <w:t xml:space="preserve">A. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Bexco, South Korea. pp.419, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.301.0419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02152183v1</w:t>
+                <w:t xml:space="preserve">hal-01890882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers withCODALEMA/EXTASIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">On timing accuracy in observing radio impulses associated with Extensive Air Showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 TeV Particle Astrophysics conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296217v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GRANDproto35 experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Washington Carvalho</w:t>
+                <w:t xml:space="preserve">Low frequency observations of cosmic ray air shower radio emission by CODALEMA/EXTASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.388, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0388⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Bexco, South Korea. pp.419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890998v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Extensive Air Showers with the self-triggered TREND radio array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Le Coz</w:t>
+                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers withCODALEMA/EXTASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Junhua Gu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 TeV Particle Astrophysics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890848v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND): Present and Perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+                <w:t xml:space="preserve">The GRANDproto35 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanbu Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Washington Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.996, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0996⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903408v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CODALEMA/EXTASIS experiment: a multi-scale and multi-wavelength instrument for radio-detection of extensive air-showers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Revenu</w:t>
+                <w:t xml:space="preserve">Detection of Extensive Air Showers with the self-triggered TREND radio array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krijn D. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanbu Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.416, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.301.0416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891000v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Morphing - towards a full parametrisation of the radio signal from air showers</w:t>
               </w:r>
@@ -4749,64 +4749,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Week of French Astrophysics : Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.0165</w:t>
@@ -4835,77 +4835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Washington Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,90 +4969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results from CODALEMA and the Nançay radio facilities related to cosmic-ray measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5097,295 +5097,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection</w:t>
+                <w:t xml:space="preserve">State-of-the-art of low frequency radio astronomy, relevant antenna systems and international cooperation in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ke Fang</w:t>
+                <w:t xml:space="preserve">A Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoyang Feng</w:t>
+                <w:t xml:space="preserve">P Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Finley</w:t>
+                <w:t xml:space="preserve">V Zakharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Ulyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sidorchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.236.1143⟩</w:t>
+              <w:t xml:space="preserve">ICATT’15 - X International Conference on Antenna Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. pp.217-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627347v2</w:t>
+                <w:t xml:space="preserve">hal-01191251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of low frequency radio astronomy, relevant antenna systems and international cooperation in Ukraine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Zakharenko</w:t>
+                <w:t xml:space="preserve">Olivier Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Ulyanov</w:t>
+                <w:t xml:space="preserve">Zhaoyang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sidorchuk</w:t>
+                <w:t xml:space="preserve">Chad Finley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICATT’15 - X International Conference on Antenna Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. pp.217-220, </w:t>
+              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.236.1143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191251v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t>
               </w:r>
@@ -5505,77 +5505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Béney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Carduner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5624,566 +5624,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments around the Butterfly antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the extensive air shower properties using the polarization and frequency features of the radio signals measured by the CODALEMA autonomous station array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6$^{th}$ International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
+              <w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114546v1</w:t>
+                <w:t xml:space="preserve">hal-01114579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the extensive air shower properties using the polarization and frequency features of the radio signals measured by the CODALEMA autonomous station array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">A dedicated antenna array for radio detection of Extended Air Showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114579v1</w:t>
+                <w:t xml:space="preserve">hal-01114555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dedicated antenna array for radio detection of Extended Air Showers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New developments around the Butterfly antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
+              <w:t xml:space="preserve">6$^{th}$ International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114555v1</w:t>
+                <w:t xml:space="preserve">hal-01114546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the TIANSHAN radio experiment for neutrino detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antenna development for astroparticle and radioastronomy experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International workshop on Acoustic and Radio EeV Neutrino detection Activities - ARENA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.S29-S31, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.11.143⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.S142-S146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00682587v1</w:t>
+                <w:t xml:space="preserve">in2p3-00682534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna development for astroparticle and radioastronomy experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First results of the TIANSHAN radio experiment for neutrino detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Martineau-Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cârloganu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International workshop on Acoustic and Radio EeV Neutrino detection Activities - ARENA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.S142-S146, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.S29-S31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.11.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00682534v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00682587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna design and distribution for a LOFAR Super Station in Nançay</w:t>
               </w:r>
@@ -6297,316 +6297,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio emission of extensive air shower at CODALEMA: Polarization of the radio emission along the v*B vector</w:t>
+                <w:t xml:space="preserve">Development of a radio-detection method array for the observation of ultra-high energy neutrino induced showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Riviere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Breton</w:t>
+                <w:t xml:space="preserve">Daniel Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Cosmic Ray Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on the Acoustic and Radio EeV Neutrino detection Activities ARENA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.S85-S87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.03.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166369v1</w:t>
+                <w:t xml:space="preserve">hal-00359015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a radio-detection method array for the observation of ultra-high energy neutrino induced showers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ravel</w:t>
+                <w:t xml:space="preserve">Radio emission of extensive air shower at CODALEMA: Polarization of the radio emission along the v*B vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on the Acoustic and Radio EeV Neutrino detection Activities ARENA 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359015v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a radio detection array for the observation of showers induced by UHE Tau neutrinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cârloganu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hongbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Rencontres de Moriond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, La Thuile, Italy</w:t>
@@ -6756,51 +6756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience CODALEMA à Nançay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7089,51 +7089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7178,661 +7178,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Showers with CODALEMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Features of radio detected Extensive Air Showers with CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, La Thuile, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025087v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of radio detected Extensive Air Showers with CODALEMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Ardouin</w:t>
+                <w:t xml:space="preserve">Features of radio-detected Extensive Air Shower with CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Denis</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025082v1</w:t>
+                <w:t xml:space="preserve">hal-03802166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of radio-detected Extensive Air Shower with CODALEMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bellétoile</w:t>
+                <w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Showers with CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Denis</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.495</w:t>
+              <w:t xml:space="preserve">40th Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, La Thuile, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802166v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Detection of Extensive Air Showers with CODALEMA</w:t>
+                <w:t xml:space="preserve">Radiodetection of Cosmic Ray Extensive Air Showers: upgrade of the CODALEMA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cosmic Ray Conference (ICRC 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Cosmic Ray Symposium ECRS04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Florence, Italy. pp.6869-6871, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X0503034X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025074v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiodetection of Cosmic Ray Extensive Air Showers: upgrade of the CODALEMA experiment</w:t>
+                <w:t xml:space="preserve">Radio Detection of Extensive Air Showers with CODALEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Cosmic Ray Symposium ECRS04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Cosmic Ray Conference (ICRC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Pune, India. pp.101-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217751X0503034X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023406v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Detection of Cosmic Ray Extensive Air Showers: present status of the CODALEMA experiment</w:t>
               </w:r>
@@ -7857,51 +7857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8001,77 +8001,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carduner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8093,103 +8093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio detection of atmospheric air showers of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8267,246 +8267,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio spectrum measurements at Auger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First threefold detection of a coincidence between the self-triggered radio stations at the CLF and Auger SD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114643v1</w:t>
+                <w:t xml:space="preserve">hal-01114661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First threefold detection of a coincidence between the self-triggered radio stations at the CLF and Auger SD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio spectrum measurements at Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114661v1</w:t>
+                <w:t xml:space="preserve">hal-01114643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of radio signals from cosmic ray air showers with a self triggered, fully autonomous system</w:t>
               </w:r>
@@ -8649,51 +8649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="870FE0DA"/>
+    <w:nsid w:val="036D1B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9199,51 +9199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-charrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-1732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charrier_d_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CJW-9151-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780315v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02833-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decoene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Tinacci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martineau-Huynh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves Batista" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Balagopal V." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Bustamante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-018-9385-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. de Vries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.03.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.103010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZN76SL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carloganu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.08.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesquida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tokarsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bubnov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ukrmw49653.2020.9252788" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903395v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921005003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920815002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0572" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890879v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182774v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan J" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0419" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02296217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanbu Gou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau-Huynh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Carvalho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0388" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krijn D. de Vries" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Gu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Fang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891000v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0416" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijbrand de Jong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713502001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627347v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Feng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Finley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1143" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682587v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.11.143" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL4QWMCF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.141" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01192881v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. N Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051277" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ardouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ravel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.03.041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hongbo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289282v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4396539" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.237" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0603360X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802166v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025074v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0503034X" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002752v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collonges" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellacasa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scalas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-charrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-1732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charrier_d_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CJW-9151-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780315v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02833-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decoene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Tinacci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martineau-Huynh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves Batista" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Balagopal V." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Bustamante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-018-9385-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.05.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. de Vries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.103010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZN76SL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carloganu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.08.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesquida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tokarsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bubnov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ukrmw49653.2020.9252788" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903395v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0246" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921005003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920815002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Fang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Carvalho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0996" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0572" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan J" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02296217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanbu Gou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau-Huynh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0388" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890848v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krijn D. de Vries" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Gu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0406" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijbrand de Jong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713502001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627347v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Feng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Finley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114579v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.141" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682587v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.11.143" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL4QWMCF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01192881v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. N Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051277" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ardouin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ravel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.03.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hongbo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289282v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4396539" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.237" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0603360X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dallier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0503034X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002752v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114643v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collonges" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellacasa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scalas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>