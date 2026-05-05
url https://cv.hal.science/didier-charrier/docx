--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -628,295 +628,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio detection of cosmic rays in [1.7–3.7] MHz: The EXTASIS experiment</w:t>
+                <w:t xml:space="preserve">Autonomous radio detection of air showers with the TREND50 antenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dallier</w:t>
+                <w:t xml:space="preserve">K.D. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Escudie</w:t>
+                <w:t xml:space="preserve">Q. Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. García-Fernández</w:t>
+                <w:t xml:space="preserve">J. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lecacheux</w:t>
+                <w:t xml:space="preserve">H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 113, pp.6-21. </w:t>
+              <w:t xml:space="preserve">, 2019, 110, pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080668v1</w:t>
+                <w:t xml:space="preserve">hal-01902980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous radio detection of air showers with the TREND50 antenna array</w:t>
+                <w:t xml:space="preserve">Radio detection of cosmic rays in [1.7–3.7] MHz: The EXTASIS experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.D. de Vries</w:t>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Gou</w:t>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gu</w:t>
+                <w:t xml:space="preserve">D. García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hu</w:t>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 110, pp.15-29. </w:t>
+              <w:t xml:space="preserve">, 2019, 113, pp.6-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902980v1</w:t>
+                <w:t xml:space="preserve">hal-02080668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculations of low-frequency radio emission by cosmic ray-induced particle showers</w:t>
               </w:r>
@@ -941,64 +941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), pp.103010. </w:t>
@@ -1623,64 +1623,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carloganu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.717-731. </w:t>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2742,563 +2742,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Observation of UHECR Radio Signal in [1-200] MHz to the Composition: CODALEMA and EXTASIS Status Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Escudie</w:t>
+                <w:t xml:space="preserve">Current status of the CODALEMA/EXTASIS experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. García-Fernández</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.358.0246⟩</w:t>
+              <w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barnaul, Russia. pp.012029, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903395v2</w:t>
+                <w:t xml:space="preserve">hal-02088629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the potential of the radio-detection technique for the detection of high-energy gamma rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bondonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.358.0655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers with CODALEMA/EXTASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultra High Energy Cosmic Rays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.05003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201921005003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of the CODALEMA/EXTASIS experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Revenu</w:t>
+                <w:t xml:space="preserve">From the Observation of UHECR Radio Signal in [1-200] MHz to the Composition: CODALEMA and EXTASIS Status Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Extended European Cosmic Ray Symposium and 35th Russian Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barnaul, Russia. pp.012029, </w:t>
+              <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1181/1/012029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088629v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXTASIS: Radio detection of cosmic rays at low frequencies</w:t>
               </w:r>
@@ -3310,77 +3310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Very High Energy Cosmic Ray Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nagoya, Japan. pp.15002, </w:t>
@@ -3412,1647 +3412,1647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CODALEMA/EXTASIS experiment: a multi-scale and multi-wavelength instrument for radio-detection of extensive air-showers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Revenu</w:t>
+                <w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carduner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.416, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0416⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891000v1</w:t>
+                <w:t xml:space="preserve">hal-01890882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND): Present and Perspectives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sport et développement local : des catégories d’analyse différentes en France et en Palestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Washington Carvalho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jourdan J</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international francophone 8ème Biennale de l’AFRAPS « Développement du sport et dynamique des territoires : Expériences internationales comparées », Centre national des sports Moulay Rachid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903408v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field radio emission induced by extensive air showers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On timing accuracy in observing radio impulses associated with Extensive Air Showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.572, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.418, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.301.0572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890909v1</w:t>
+                <w:t xml:space="preserve">hal-01890879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et développement local : des catégories d’analyse différentes en France et en Palestine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Parmantier</w:t>
+                <w:t xml:space="preserve">Near-field radio emission induced by extensive air showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone 8ème Biennale de l’AFRAPS « Développement du sport et dynamique des territoires : Expériences internationales comparées », Centre national des sports Moulay Rachid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182774v1</w:t>
+                <w:t xml:space="preserve">hal-01890909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the vertical component of the electric field from EAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Low frequency observations of cosmic ray air shower radio emission by CODALEMA/EXTASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Escudie</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.417, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0417⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Bexco, South Korea. pp.419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890882v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On timing accuracy in observing radio impulses associated with Extensive Air Showers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecacheux</w:t>
+                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers withCODALEMA/EXTASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 TeV Particle Astrophysics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890879v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency observations of cosmic ray air shower radio emission by CODALEMA/EXTASIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Escudie</w:t>
+                <w:t xml:space="preserve">The GRANDproto35 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanbu Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Bexco, South Korea. pp.419, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0419⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152183v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength observation of cosmic-ray air-showers withCODALEMA/EXTASIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Dallier</w:t>
+                <w:t xml:space="preserve">Detection of Extensive Air Showers with the self-triggered TREND radio array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilian Martin</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krijn D. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanbu Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 TeV Particle Astrophysics conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296217v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GRANDproto35 experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Washington Carvalho</w:t>
+                <w:t xml:space="preserve">The CODALEMA/EXTASIS experiment: a multi-scale and multi-wavelength instrument for radio-detection of extensive air-showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.388, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0388⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890998v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Extensive Air Showers with the self-triggered TREND radio array</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND): Present and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junhua Gu</w:t>
+                <w:t xml:space="preserve">Ke Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.406, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.996, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.301.0406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890848v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Morphing - towards a full parametrisation of the radio signal from air showers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Zilles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
+                <w:t xml:space="preserve">Sijbrand de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week of French Astrophysics : Semaine de l'Astrophysique Francaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th international workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Groningen, Netherlands. pp.02001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201713502001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885884v1</w:t>
+                <w:t xml:space="preserve">hal-01554554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Radio Morphing - towards a full parametrisation of the radio signal from air showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sijbrand de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Week of French Astrophysics : Semaine de l'Astrophysique Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.0165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554554v1</w:t>
+                <w:t xml:space="preserve">hal-01885884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results from CODALEMA and the Nançay radio facilities related to cosmic-ray measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5097,761 +5097,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of low frequency radio astronomy, relevant antenna systems and international cooperation in Ukraine</w:t>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Konovalenko</w:t>
+                <w:t xml:space="preserve">Olivier Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Zarka</w:t>
+                <w:t xml:space="preserve">Zhaoyang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Zakharenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Sidorchuk</w:t>
+                <w:t xml:space="preserve">Chad Finley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICATT’15 - X International Conference on Antenna Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136772⟩</w:t>
+              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.236.1143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191251v1</w:t>
+                <w:t xml:space="preserve">hal-03627347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-of-the-art of low frequency radio astronomy, relevant antenna systems and international cooperation in Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Konovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ke Fang</w:t>
+                <w:t xml:space="preserve">V Zakharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoyang Feng</w:t>
+                <w:t xml:space="preserve">O Ulyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Finley</w:t>
+                <w:t xml:space="preserve">M Sidorchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1143, </w:t>
+              <w:t xml:space="preserve">ICATT’15 - X International Conference on Antenna Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. pp.217-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.236.1143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627347v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Tagger</w:t>
+                <w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Béney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carduner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th ICRC, The Hague, Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196457v1</w:t>
+                <w:t xml:space="preserve">hal-01164680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and multi-frequency studies of cosmic ray air shower radio signals at the CODALEMA site</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Charrier</w:t>
+                <w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ICRC, The Hague, Netherlands</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164680v1</w:t>
+                <w:t xml:space="preserve">hal-01196457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the extensive air shower properties using the polarization and frequency features of the radio signals measured by the CODALEMA autonomous station array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New developments around the Butterfly antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
+              <w:t xml:space="preserve">6$^{th}$ International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114579v1</w:t>
+                <w:t xml:space="preserve">hal-01114546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dedicated antenna array for radio detection of Extended Air Showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5870,320 +5814,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments around the Butterfly antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the extensive air shower properties using the polarization and frequency features of the radio signals measured by the CODALEMA autonomous station array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6$^{th}$ International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
+              <w:t xml:space="preserve">6th International Conference on Acoustic and Radio EeV Neutrino Detection, ARENA2014, Annapolis, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114546v1</w:t>
+                <w:t xml:space="preserve">hal-01114579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna development for astroparticle and radioastronomy experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First results of the TIANSHAN radio experiment for neutrino detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Martineau-Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cârloganu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International workshop on Acoustic and Radio EeV Neutrino detection Activities - ARENA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.S142-S146, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.141⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.S29-S31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.11.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00682534v1</w:t>
+                <w:t xml:space="preserve">in2p3-00682587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the TIANSHAN radio experiment for neutrino detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antenna development for astroparticle and radioastronomy experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International workshop on Acoustic and Radio EeV Neutrino detection Activities - ARENA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.S29-S31, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France. pp.S142-S146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.11.143⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00682587v1</w:t>
+                <w:t xml:space="preserve">in2p3-00682534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna design and distribution for a LOFAR Super Station in Nançay</w:t>
               </w:r>
@@ -6342,51 +6342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a radio detection array for the observation of showers induced by UHE Tau neutrinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cârloganu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6681,390 +6681,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00406960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des antennes et de l'électronique d'acquisition utilisées dans l'expérience CODALEMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience CODALEMA à Nançay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique de l'USN</w:t>
+              <w:t xml:space="preserve">Séminaire invité de l'observatoire de radioastronomie de Nançay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Nançay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00419780v1</w:t>
+                <w:t xml:space="preserve">in2p3-00422441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience CODALEMA à Nançay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description des antennes et de l'électronique d'acquisition utilisées dans l'expérience CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité de l'observatoire de radioastronomie de Nançay</w:t>
+              <w:t xml:space="preserve">Séminaire technique de l'USN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Nançay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00422441v1</w:t>
+                <w:t xml:space="preserve">in2p3-00419780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low noise, wide band, active dipole antenna for a cosmic ray radiodetection experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An active dipole for cosmic ray radiodetection with CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation International Symposium, 2007 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.4485-4488, </w:t>
+              <w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Biodola, Italy. pp.481-482, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2007.4396539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00289282v1</w:t>
+                <w:t xml:space="preserve">in2p3-00119164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active dipole for cosmic ray radiodetection with CODALEMA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a low noise, wide band, active dipole antenna for a cosmic ray radiodetection experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Biodola, Italy. pp.481-482, </w:t>
+              <w:t xml:space="preserve">Antennas and Propagation International Symposium, 2007 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.4485-4488, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2007.4396539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00119164v1</w:t>
+                <w:t xml:space="preserve">in2p3-00289282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODALEMA: a cosmic ray air shower radio detection experiment</w:t>
               </w:r>
@@ -7089,51 +7089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7178,402 +7178,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of radio detected Extensive Air Showers with CODALEMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Showers with CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">40th Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, La Thuile, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025082v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of radio-detected Extensive Air Shower with CODALEMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bellétoile</w:t>
+                <w:t xml:space="preserve">Features of radio detected Extensive Air Showers with CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Denis</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.495</w:t>
+              <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802166v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Detection of Cosmic Ray Air Showers with CODALEMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Belletoile</w:t>
+                <w:t xml:space="preserve">Features of radio-detected Extensive Air Shower with CODALEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Denis</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Rencontres de Moriond on Very High Energy Phenomena in the Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, La Thuile, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">SF2A-2005: Semaine de l'Astrophysique Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France, France. pp.495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025087v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiodetection of Cosmic Ray Extensive Air Showers: upgrade of the CODALEMA experiment</w:t>
               </w:r>
@@ -7598,51 +7598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7732,51 +7732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belletoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8001,77 +8001,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carduner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8093,103 +8093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio detection of atmospheric air showers of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8267,246 +8267,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First threefold detection of a coincidence between the self-triggered radio stations at the CLF and Auger SD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio spectrum measurements at Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revenu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114661v1</w:t>
+                <w:t xml:space="preserve">hal-01114643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio spectrum measurements at Auger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First threefold detection of a coincidence between the self-triggered radio stations at the CLF and Auger SD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belletoile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114643v1</w:t>
+                <w:t xml:space="preserve">hal-01114661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of radio signals from cosmic ray air showers with a self triggered, fully autonomous system</w:t>
               </w:r>
@@ -8649,51 +8649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellétoile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="036D1B97"/>
+    <w:nsid w:val="91EA5026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9199,51 +9199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-charrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-1732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charrier_d_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CJW-9151-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780315v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02833-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decoene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Tinacci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martineau-Huynh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves Batista" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Balagopal V." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Bustamante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-018-9385-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.05.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. de Vries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.103010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZN76SL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carloganu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.08.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesquida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tokarsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bubnov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ukrmw49653.2020.9252788" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903395v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0246" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921005003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920815002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Fang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Carvalho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0996" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0572" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan J" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02296217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanbu Gou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau-Huynh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0388" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890848v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krijn D. de Vries" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Gu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0406" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijbrand de Jong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713502001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627347v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Feng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Finley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114579v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.141" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682587v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.11.143" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL4QWMCF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01192881v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. N Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051277" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ardouin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ravel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.03.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hongbo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289282v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4396539" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.237" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0603360X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dallier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0503034X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002752v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114643v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collonges" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellacasa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scalas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-charrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-1732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charrier_d_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CJW-9151-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780315v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02833-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decoene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Tinacci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martineau-Huynh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kotera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves Batista" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Balagopal V." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Bustamante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-018-9385-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. de Vries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.03.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Escudie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.103010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4ZN76SL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Koang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/11/P11023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carloganu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belletoile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.01.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aamodt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrahantes Quintana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00111825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell&#233;toile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.08.096" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesquida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629890" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yerin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tokarsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bubnov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ukrmw49653.2020.9252788" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escudie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1181/1/012029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921005003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903395v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0246" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920815002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carduner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0417" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan J" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0418" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0572" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0419" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02296217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanbu Gou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau-Huynh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Carvalho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0388" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krijn D. de Vries" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Gu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0416" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Fang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0996" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijbrand de Jong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713502001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885884v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zilles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gat&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713501002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627347v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Feng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Finley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1143" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. B&#233;ney" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682587v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.11.143" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL4QWMCF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.141" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01192881v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. N Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6051277" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ardouin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ravel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.03.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riviere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hongbo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419780v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.237" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4396539" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0603360X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802166v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dallier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0503034X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002752v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collonges" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dellacasa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scalas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>