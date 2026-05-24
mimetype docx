--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -329,325 +329,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Polycrystalline SiC Growth by Low Pressure Chemical Vapor Deposition and Material Characterization</w:t>
+                <w:t xml:space="preserve">Toward the Identification of Point Defects Formation and Solution Growth Mechanisms of Herbertsmithite Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Cu&amp;lt;sub&amp;gt;4-x&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michail Gavalas</w:t>
+                <w:t xml:space="preserve">Vijaya Shanthi Paul Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gallou</w:t>
+                <w:t xml:space="preserve">Alexandra Peña-Revellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (3), pp.276. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.2857-2873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi16030276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396550v1</w:t>
+                <w:t xml:space="preserve">hal-05061747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Identification of Point Defects Formation and Solution Growth Mechanisms of Herbertsmithite Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Cu&amp;lt;sub&amp;gt;4-x&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Crystals</w:t>
+                <w:t xml:space="preserve">Progress in Polycrystalline SiC Growth by Low Pressure Chemical Vapor Deposition and Material Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijaya Shanthi Paul Raj</w:t>
+                <w:t xml:space="preserve">Michail Gavalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Peña-Revellez</w:t>
+                <w:t xml:space="preserve">Yann Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (9), pp.2857-2873. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi16030276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061747v1</w:t>
+                <w:t xml:space="preserve">hal-05396550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of amorphous-SiC thin film deposition by RF magnetron sputtering for optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -871,90 +871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of twin mediated growth in the CVD of polycrystalline silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 259, pp.119274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1152,51 +1152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaoqin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Rottwitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,51 +1282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1767,51 +1767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakiko Kawanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Shibata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2139,51 +2139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Al incorporation into 4H-SiC during epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2269,51 +2269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Jaegermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2373,51 +2373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Simulations of Electron Transport Characteristics of Ternary Carbide Al4SiC4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Kalna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2503,51 +2503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (15), pp.4475 - 4482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2728,51 +2728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for in situ nitrogen incorporation into 4H-SiC during epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.43069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2966,51 +2966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Tengeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Jaegermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3083,77 +3083,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (12), pp.2119-2124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Ji Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.3231-3236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3427,2894 +3427,2894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Al&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;: A “New” Wide Band Gap Semiconductor Material</w:t>
+                <w:t xml:space="preserve">Al4SiC4 wurtzite crystal: Structural, optoelectronic, elastic, and piezoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Zevgitis</w:t>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Modreanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph La Manna</w:t>
+                <w:t xml:space="preserve">Erini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (12), pp.121101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012987v1</w:t>
+                <w:t xml:space="preserve">hal-01236491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrical Parameters of a PVT Grown Bulk 15R-SiC Crystal at Different Stages of Growth</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Al&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;: A “New” Wide Band Gap Semiconductor Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gediminas Liaugaudas</w:t>
+                <w:t xml:space="preserve">Dimitrios Zevgitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatas Dargis</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph La Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 821-823, pp.253-256</w:t>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.974-977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012973v1</w:t>
+                <w:t xml:space="preserve">hal-02012987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotransport properties of nearly-free electrons in two-dimensional hexagonal metals and application to the M n + 1 A X n phases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoelectrical Parameters of a PVT Grown Bulk 15R-SiC Crystal at Different Stages of Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Shi</w:t>
+                <w:t xml:space="preserve">Gediminas Liaugaudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Piot</w:t>
+                <w:t xml:space="preserve">Donatas Dargis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hackens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Mauchamp</w:t>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (4)</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.253-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986020v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al4SiC4 wurtzite crystal: Structural, optoelectronic, elastic, and piezoelectric properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetotransport properties of nearly-free electrons in two-dimensional hexagonal metals and application to the M n + 1 A X n phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">L. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Even</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">B. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erini Sarigiannidou</w:t>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236491v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Approach to the Nucleation and Propagation of Foreign Polytype Inclusions during Seeded Sublimation Growth of Silicon Carbide</w:t>
+                <w:t xml:space="preserve">Effect of Facet Occurrence on Polytype Destabilization during Bulk Crystal Growth of SiC by Seeded Sublimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 778-780, pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012984v1</w:t>
+                <w:t xml:space="preserve">hal-02012874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Photoelectrical Properties of 6H-SiC Bulk Crystals PVT-Grown on 6H- and 4H-SiC Substrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Birefringence Microscopy of Unit Dislocations in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T. M. Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.5761-5766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg5010193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012879v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Shape: A Possible Cause of Polytypes Destabilization during Seeded Sublimation Growth of 15R-SiC</w:t>
+                <w:t xml:space="preserve">Macroscopic Approach to the Nucleation and Propagation of Foreign Polytype Inclusions during Seeded Sublimation Growth of Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.156-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012985v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of single crystals of V2AlC phase by high-temperature solution growth and slow cooling technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Photoelectrical Properties of 6H-SiC Bulk Crystals PVT-Grown on 6H- and 4H-SiC Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Liaugaudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 778-780, pp.305-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01226018v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Mediated Surface Preparation for Twin Free 3C-SiC Nucleation and Growth on Low Off-Axis 4H-SiC Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Cauwet</w:t>
+                <w:t xml:space="preserve">Interface Shape: A Possible Cause of Polytypes Destabilization during Seeded Sublimation Growth of 15R-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0121408jss⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 806, pp.61-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615319v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Thermodynamic Databases for the Modeling of SiC Growth by PVT</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of single crystals of V2AlC phase by high-temperature solution growth and slow cooling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.35⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.304-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122442v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Position-Boundaries Free 3C-SiC Epitaxial Layers Grown on On-Axis 4H-SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ge Mediated Surface Preparation for Twin Free 3C-SiC Nucleation and Growth on Low Off-Axis 4H-SiC Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vivona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">V. Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jacobson</w:t>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3 (4), pp.P75-P81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.012404jss⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 3 (8), pp.P285 - P292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0121408jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226019v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive Evaluation of Photoelectrical Properties of a PVT Grown Bulk 15R-SiC Crystal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of Thermodynamic Databases for the Modeling of SiC Growth by PVT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 806, pp.65-69</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 778-780, pp.778-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012974v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral step dissociation on PVT grown SiC crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nondestructive Evaluation of Photoelectrical Properties of a PVT Grown Bulk 15R-SiC Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Liaugaudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vols. 778-780, pp.39-42. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 806, pp.65-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067413v1</w:t>
+                <w:t xml:space="preserve">hal-02012974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Issues in SiC Bulk Growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spiral step dissociation on PVT grown SiC crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 778-780 (6), pp.3-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Vols. 778-780, pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012866v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence Microscopy of Unit Dislocations in Diamond</w:t>
+                <w:t xml:space="preserve">Double-Position-Boundaries Free 3C-SiC Epitaxial Layers Grown on On-Axis 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. T. M. Hoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Ouisse</w:t>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg5010193⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (4), pp.P75-P81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.012404jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226020v1</w:t>
+                <w:t xml:space="preserve">hal-01226019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Facet Occurrence on Polytype Destabilization during Bulk Crystal Growth of SiC by Seeded Sublimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open Issues in SiC Bulk Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 778-780, pp.13-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 778-780 (6), pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02012874v1</w:t>
+                <w:t xml:space="preserve">hal-02012866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial graphene morphologies probed by weak (anti)-localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ather Mahmood</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mallet</w:t>
+                <w:t xml:space="preserve">S. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793591⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volumes 740 - 742 (Chapter 4: Epitaxial Growth 3C SiC), pp.267-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705711v2</w:t>
+                <w:t xml:space="preserve">hal-00945824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the spiral growth modes of silicon-face and carbon-face silicon carbide crystals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epitaxial graphene morphologies probed by weak (anti)-localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ather Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.083715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067412v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytypic transformations in SiC : diuse X-ray scattering and Monte Carlo simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
+                <w:t xml:space="preserve">Comparison of the spiral growth modes of silicon-face and carbon-face silicon carbide crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.024103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 384, pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193723v1</w:t>
+                <w:t xml:space="preserve">hal-01067412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature solution growth and characterization of Cr2AlC single crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Polytypic transformations in SiC : diuse X-ray scattering and Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 384, pp.88-95. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.024103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067401v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the electronic band structure of trilayer graphene on SiC: An angle-resolved photoemission study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. A. Zakharov</w:t>
+                <w:t xml:space="preserve">High temperature solution growth and characterization of Cr2AlC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 384, pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067356v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Jacobson</w:t>
+                <w:t xml:space="preserve">Revealing the electronic band structure of trilayer graphene on SiC: An angle-resolved photoemission study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Principi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Emtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">A. A. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Volumes 740 - 742 (Chapter 4: Epitaxial Growth 3C SiC), pp.267-270. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (15), pp.155439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945824v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of birefringence imaging of dislocations in 6H silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. T. M. Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6373,64 +6373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse X-ray scattering from partially transformed 3C-SiC single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6787,51 +6787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefebure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6904,64 +6904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7012,51 +7012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an axial next-nearest-neighbor Ising model to the description of Mn+1AXn phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7097,1243 +7097,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the 3C-6H polytypic transition in 3C-SiC single crystals: a diuse X-ray scattering study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
+                <w:t xml:space="preserve">Investigation on AlN epitaxial growth and related etching phenomenon at high temperature using high temperature chemical vapor deposition process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. T M Hoa</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3627371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 335 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193765v1</w:t>
+                <w:t xml:space="preserve">hal-00664176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">Kinetics of the 3C-6H polytypic transition in 3C-SiC single crystals: a diuse X-ray scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">L. T M Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (5), pp.053508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3627371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692267v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chowanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (7-8), pp.2019-2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640123v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area quasi-free standing monolayer graphene on 3C-SiC(111)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Ouisse</w:t>
+                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3618674⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (3), pp.H328-H332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3536477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067355v1</w:t>
+                <w:t xml:space="preserve">hal-00640123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Si nanowire to SiC nanotube</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Large area quasi-free standing monolayer graphene on 3C-SiC(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Emtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-011-0530-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (8), pp.081904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3618674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00629242v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering from Ti3SiC2 single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">From Si nanowire to SiC nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98 (8), pp.081912. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (10), pp.5425-5433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3558919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-011-0530-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067392v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological instabilities induced by foreign particles and Ehrlich-Schwoebel effect during the two-dimensional growth of crystalline Ti3SiC2</w:t>
+                <w:t xml:space="preserve">Raman scattering from Ti3SiC2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (8), pp.081912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3558919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.075411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01067393v1</w:t>
+                <w:t xml:space="preserve">hal-01067392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation process of 3C-SiC on 6H-SiC (0001) by low-temperature solution growth in Si-Sc-C system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological instabilities induced by foreign particles and Ehrlich-Schwoebel effect during the two-dimensional growth of crystalline Ti3SiC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.09.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (7), pp.075411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.075411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067466v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on AlN epitaxial growth and related etching phenomenon at high temperature using high temperature chemical vapor deposition process.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Doisneau</w:t>
+                <w:t xml:space="preserve">Formation process of 3C-SiC on 6H-SiC (0001) by low-temperature solution growth in Si-Sc-C system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Seki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ujihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 335 (1), pp.17-24. </w:t>
+              <w:t xml:space="preserve">, 2011, 335 (1), pp.94-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664176v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavily p-Type Doping of Bulk 6H-SiC and 3C-SiC Grown from Al-Si Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,51 +8423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropipe-induced birefringence in 6H silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8712,51 +8712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8819,77 +8819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of diffuse X-ray scattering in partially transformed 3C-SiC single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9094,77 +9094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled heat transfer and fluid dynamics modeling of high-temperature SiC solution growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9223,90 +9223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed growth and characterization of polycrystalline AlN layers by High temperature Chemical Vapor Deposition (HTCVD).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9348,64 +9348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and experimental investigations on the growth of thick aluminum nitride layers by high temperature CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9628,64 +9628,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of thick AIN layers by high temperature CVD ('HTCVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9792,51 +9792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9986,77 +9986,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3C-6H polytypic transition in SiC as revealed by diffuse x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10249,77 +10249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of total pressure and precursors flow rates on the growth of aluminum nitride by high temperature chemical vapor deposition (HTCVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,51 +10370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stacking faults in thick 3C-SiC crystals using high-resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,77 +10512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10646,51 +10646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of SiC bulk growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10762,51 +10762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10814,51 +10814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pecqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 204 (8), pp.2528-2534. </w:t>
@@ -10902,955 +10902,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffuse scattering from stacking faults in thick 3C-SiC single crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Temperature Nucleation of Cubic Silicon Carbide on (0001) Hexagonal-SiC Nominal Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2338787⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (12), pp.2788-2794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg060420l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193856v1</w:t>
+                <w:t xml:space="preserve">hal-00133832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chichignoud</w:t>
+                <w:t xml:space="preserve">High temperature nucleation of cubic silicon carbide on (0001) hexagonal SiC nominal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 201 (7), pp.4014-4020</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (12), pp.2788-2794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141052v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic aspects of the growth of SiC single crystals using the CF-PVT process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray diffuse scattering from stacking faults in thick 3C-SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cvde.200606471⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (9), pp.091902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2338787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00118819v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a 3C-SiC single domain grown on 6H-SiC(0001) by a vapor-liquid-solid mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Efsthatios Polychroniadis</w:t>
+                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (7), pp.4014-4020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389882v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bulk &amp;lt;111&amp;gt; 3C-SiC single crystals grown on 4H-SiC by the CF-PVT method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic aspects of the growth of SiC single crystals using the CF-PVT process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon carbide and related materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (8-9), pp.541-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.200606471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394389v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature nucleation of cubic silicon carbide on (0001) hexagonal SiC nominal surfaces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of a 3C-SiC single domain grown on 6H-SiC(0001) by a vapor-liquid-solid mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nsouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Roumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efsthatios Polychroniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6 (12), pp.2788-2794</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 6 (11), pp.2598-2602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg0603523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141565v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Nucleation of Cubic Silicon Carbide on (0001) Hexagonal-SiC Nominal Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of bulk &amp;lt;111&amp;gt; 3C-SiC single crystals grown on 4H-SiC by the CF-PVT method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Silicon carbide and related materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.527-529 / 99-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133832v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Supersaturation in the CF-PVT Process for the Growth of Silicon Carbide Crystals: Research and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ucar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11901,64 +11901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 3C-SiC nucleation on (0 0 0 1) 6H-SiC nominal surfaces by the CF-PVT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaudouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12047,90 +12047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thick 2-inch 4H-SiC layers grown by the Continuous Feed - Physical Vapor Transport method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12194,64 +12194,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Various Chemical Systems for the CVD Step in the CF-PVT Crystal Growth Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12309,1054 +12309,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Feed Physical Vapor Transport : Toward High Purity and Long Boule Growth of SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">SiC Homoepitaxial Growth at Low Temperature by Vapor-Liquid-Solid Mechanism in Al-Si Melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.1606689⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (3), pp.285-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg0256069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187159v1</w:t>
+                <w:t xml:space="preserve">hal-00187892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor phase techniques for the fabrication of homoepitaxial layers of silicon carbide: process modeling and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Feed Physical Vapor Transport : Toward High Purity and Long Boule Growth of SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 150 (10), pp.G653-G657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1606689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00064-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00187935v1</w:t>
+                <w:t xml:space="preserve">hal-00187159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Defects in 4H-SiC by Synchrotron Topography, Raman spectroscopy Imaging and Photoluminescence Spectroscopy Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Vapor phase techniques for the fabrication of homoepitaxial layers of silicon carbide: process modeling and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mermoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Anikin</w:t>
+                <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.433-436.265⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 212-213, pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00064-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418043v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Homoepitaxial Growth at Low Temperature by Vapor-Liquid-Solid Mechanism in Al-Si Melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Defects in 4H-SiC by Synchrotron Topography, Raman spectroscopy Imaging and Photoluminescence Spectroscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Harrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jacquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cauwet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Monteil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikhail Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3 (3), pp.285-287. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 433-436, pp. 265-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg0256069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.433-436.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187892v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single atomic steps on SiC polished surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the interaction between graphite and Al-Si melts for the growth of crystalline silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Vicente</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III-Vs Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (4), pp.46-47</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37, pp.3299-3306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187897v1</w:t>
+                <w:t xml:space="preserve">hal-00187149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of SiC growth processes in a VPE reactor</w:t>
+                <w:t xml:space="preserve">Single atomic steps on SiC polished surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chassagne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Patrice Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 402, pp.83-89</w:t>
+              <w:t xml:space="preserve">III-Vs Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (4), pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187126v1</w:t>
+                <w:t xml:space="preserve">hal-00187897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour-liquid-solid mechanism for the growth of SiC homoepitaxial layers by VPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A comprehensive study of SiC growth processes in a VPE reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Monteil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 234, pp.63-69</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 402, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187136v1</w:t>
+                <w:t xml:space="preserve">hal-00187126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the interaction between graphite and Al-Si melts for the growth of crystalline silicon carbide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vapour-liquid-solid mechanism for the growth of SiC homoepitaxial layers by VPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 37, pp.3299-3306</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 234, pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187149v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemistry of silicon carbide growth by chemical transport reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13446,64 +13446,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 61-62, pp.586-592</w:t>
@@ -13532,64 +13532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamical calculations on the chemical vapor transport of silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aboughe-Nze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13679,1058 +13679,1058 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pons</w:t>
+                <w:t xml:space="preserve">Benchmarking of HCl-Based Cyclic Deposition / Etch (CDE) and Single Deposition / Etch (DE) Processes for Selective Epitaxial Growth of SiGeC:B Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Frauenrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Ece Aybeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry-le-Rouet, France. pp.194-199</w:t>
+              <w:t xml:space="preserve">PRiME 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, Oct 2024, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774080v1</w:t>
+                <w:t xml:space="preserve">hal-04799826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-inch SiC solution growth using SiC liner crucible fabricated by reactive infiltration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakiko Kawanishi</w:t>
+                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chometon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Mitani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Japan Institute of Metals and Materials, Sep 2024, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry-le-Rouet, France. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799833v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening trial of step-bunching behavior on 4H-SiC (000-1) in various solvents by interface reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-inch SiC solution growth using SiC liner crucible fabricated by reactive infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakiko Kawanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Mitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoya Noji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Masanori Suzuki</w:t>
+                <w:t xml:space="preserve">Sora Ashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIM Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Japan Institute of Metals and Materials, Sep 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799831v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Third-order Nonlinearity in Silicon-rich Amorphous Silicon Carbide Integrated Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaodong Shi</w:t>
+                <w:t xml:space="preserve">Screening trial of step-bunching behavior on 4H-SiC (000-1) in various solvents by interface reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoya Noji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Nakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Ali Afridi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
+                <w:t xml:space="preserve">Masanori Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakiko Kawanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JIM Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Japan Institute of Metals and Materials, Sep 2024, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800385v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and Growth Mechanisms of Polycrystalline SiGe-Based Materials By Chemical Vapor Deposition at Reduced Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ece Aybeke</w:t>
+                <w:t xml:space="preserve">Strong Third-order Nonlinearity in Silicon-rich Amorphous Silicon Carbide Integrated Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoqin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ali Afridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRiME 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.JTh2A.22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JTh2A.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799786v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of HCl-Based Cyclic Deposition / Etch (CDE) and Single Deposition / Etch (DE) Processes for Selective Epitaxial Growth of SiGeC:B Films</w:t>
+                <w:t xml:space="preserve">Nucleation and Growth Mechanisms of Polycrystalline SiGe-Based Materials By Chemical Vapor Deposition at Reduced Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Deprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Frauenrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ece Aybeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRiME 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, Oct 2024, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799826v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of substitutional and interstitial carbon in thin SiGeC films using in-line X-Ray-Photoelectron spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AC Calorimetry of Liquid Metals in Electromagnetic Levitation: Comparison of Procedures in Microgravity and Terrestrial Conditions:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICS-ISTDM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Como, Italy</w:t>
+              <w:t xml:space="preserve">TMS 2023 Materials Research in Reduced Gravity — Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San-Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800320v1</w:t>
+                <w:t xml:space="preserve">hal-04861711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Calorimetry of Liquid Metals in Electromagnetic Levitation: Comparison of Procedures in Microgravity and Terrestrial Conditions:</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of substitutional and interstitial carbon in thin SiGeC films using in-line X-Ray-Photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Frauenrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2023 Materials Research in Reduced Gravity — Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, San-Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">ICS-ISTDM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861711v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Site-Competition Doping of 4H-SiC: Cases of N and Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Silicon Carbide and Related Materials (ICSCRM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Kyoto, Japan. pp.96-101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14790,51 +14790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Long Le Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14889,90 +14889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of wide band gap Al4SiC4: experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Modreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15053,51 +15053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Parent-Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15321,51 +15321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Silicon Carbide and Related Materials 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15524,103 +15524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide optical band gap Al4SiC4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Modreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
@@ -15688,51 +15688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15783,51 +15783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse X-Ray scattering and Monte Carlo studies of spatially correlated stacking faults in SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15891,103 +15891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint Petersburg, Russia</w:t>
@@ -16154,51 +16154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of defect recovery induced by swift heavy ions in 6H-SiC and 3C-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16266,51 +16266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Ti3SiC2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16387,64 +16387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16482,77 +16482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor phase processes: From HTCVD processes for high rate epitaxial growth to ALD processes for conformal ultra thin film fabrication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet (invitée)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16594,51 +16594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on SiC bulk growth processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Pohang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16663,51 +16663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation d'une &amp;quot; filière nitrures à grand gap &amp;quot; : croissance et caractérisation de cristaux massifs d'AlN pour les applications optoélectroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Recherche de Grenoble INP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16732,51 +16732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC bulk growth processes: achievements and next challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual Meeting of the SiC Research Community in Korea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16795,2075 +16795,2075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of the Continuous Feed-Physical Vapor Transport Technique (CF-PVT) for the seeded growth of 3C-SiC Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the spontaneous nucleation of 3C-SiC single crystals using CF-PVT technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, Nurnberg, Germany. pp.63-66, </w:t>
+              <w:t xml:space="preserve">, Oct 2009, Nurnberg, Germany. pp.55-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517405v1</w:t>
+                <w:t xml:space="preserve">hal-00517395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects and Polytypism in SiC: The Role of Diffuse X-Ray Scattering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvements of the Continuous Feed-Physical Vapor Transport Technique (CF-PVT) for the seeded growth of 3C-SiC Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 WIDE BANDGAP CUBIC SEMICONDUCTORS: FROM GROWTH TO DEVICES:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Strasbourg, France. pp.43-46, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nurnberg, Germany. pp.63-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3518307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193824v1</w:t>
+                <w:t xml:space="preserve">hal-00517405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of SiC Growth processes: a characterization tool for the design of epitaxial structures in electronics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">Defects and Polytypism in SiC: The Role of Diffuse X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 WIDE BANDGAP CUBIC SEMICONDUCTORS: FROM GROWTH TO DEVICES:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Strasbourg, France. pp.43-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3518307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502036v1</w:t>
+                <w:t xml:space="preserve">hal-02193824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor Phase vs. Liquid Phase: What is the Best Choice for the Growth of Bulk 3C-SiC Crystals?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of SiC Growth processes: a characterization tool for the design of epitaxial structures in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Renewable Energy 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672043v1</w:t>
+                <w:t xml:space="preserve">hal-00502036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC bulk growth technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Vapor Phase vs. Liquid Phase: What is the Best Choice for the Growth of Bulk 3C-SiC Crystals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter School on Growth and epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Linköping, Sweden</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671985v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of SiC bulk growth processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">SiC bulk growth technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confidential</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Amagasaki, Japan</w:t>
+              <w:t xml:space="preserve">Winter School on Growth and epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672047v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the stability of 3C-SiC single crystals using high resolution diffuse X-ray scattering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of SiC bulk growth processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confidential</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Amagasaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3518314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00686913v1</w:t>
+                <w:t xml:space="preserve">hal-00672047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the spontaneous nucleation of 3C-SiC single crystals using CF-PVT technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the stability of 3C-SiC single crystals using high resolution diffuse X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nurnberg, Germany. pp.55-58, </w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.71-74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3518314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517395v1</w:t>
+                <w:t xml:space="preserve">hal-00686913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N/Al Ratio in the Gas Phase on the Growth of AlN by High Temperature Chemical Vapor Deposition (HTCVD)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
+                <w:t xml:space="preserve">Nucleation and Growth of 3C-SiC Single Crystals from the Vapor Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.987-990</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426590v1</w:t>
+                <w:t xml:space="preserve">hal-00389062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Growth: C/Si Ratio Evaluation and Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of differently grown 3C-SiC single crystals with birefringence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.83-88</w:t>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173481v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallogenèse des semi-conducteurs à grand gap : contexte et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the N/Al Ratio in the Gas Phase on the Growth of AlN by High Temperature Chemical Vapor Deposition (HTCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Midis MINATEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.987-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671980v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of thick AlN layers by High Temperature CVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Silicon Carbide Growth: C/Si Ratio Evaluation and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Otsu, Japan. pp.1269-1272</w:t>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337372v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Doping of 3C-SiC Single Crystals Grown by CF-PVT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristallogenèse des semi-conducteurs à grand gap : contexte et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.45-48</w:t>
+              <w:t xml:space="preserve">Les Midis MINATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390466v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-induced polytype transformations in LPE grown SiC epilayers on (111) 3C-SiC seeds grown by VLS on 6H-SiC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alkioni Mantzari</w:t>
+                <w:t xml:space="preserve">Growth of thick AlN layers by High Temperature CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Defects in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, St Petersburg (RUSSIA), France. pp.4727-4730</w:t>
+              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Otsu, Japan. pp.1269-1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543681v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation-Induced Birefringence in Silicon Carbide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrogen Doping of 3C-SiC Single Crystals Grown by CF-PVT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-G. Galben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.271-274, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890909v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top Seeded Solution Growth of 3C-SiC single crystals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defect-induced polytype transformations in LPE grown SiC epilayers on (111) 3C-SiC seeds grown by VLS on 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkioni Mantzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Conference on Defects in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, St Petersburg (RUSSIA), France. pp.4727-4730</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426587v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and Growth of 3C-SiC Single Crystals from the Vapor Phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dislocation-Induced Birefringence in Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Madar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.31-36, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.31⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.271-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389062v1</w:t>
+                <w:t xml:space="preserve">hal-02890909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of differently grown 3C-SiC single crystals with birefringence microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
+                <w:t xml:space="preserve">Top Seeded Solution Growth of 3C-SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.41-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337375v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stacking faults in thick 3C-SiC crystals using high resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18938,804 +18938,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of 3C-SiC Single Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence européenne COMSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.8</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196662v1</w:t>
+                <w:t xml:space="preserve">hal-00285924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism Of Orientation Selection For The Growth Of (111) Twin Boundary Free 3C-SiC Single Crystals On Hexagonal Basis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Croissance de semi-conducteurs à grand gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Newcastle, United Kingdom. pp.199-202</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149093v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Modeling of 3C-SiC Single Crystal Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on 3C-SiC Heteroepitaxy (HeteroSiC 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence européenne COMSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286549v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of 3C-SiC growth from high temperature solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">Mechanism Of Orientation Selection For The Growth Of (111) Twin Boundary Free 3C-SiC Single Crystals On Hexagonal Basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hetero'SiC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.2</w:t>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Newcastle, United Kingdom. pp.199-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196665v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Starsbourg, France</w:t>
+              <w:t xml:space="preserve">International Workshop on 3C-SiC Heteroepitaxy (HeteroSiC 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285924v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de semi-conducteurs à grand gap</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary study of 3C-SiC growth from high temperature solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Hetero'SiC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360397v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC growth : evaluation and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19777,77 +19777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Silicon Carbide Chemical Vapor deposition processes: from pure thermodynamic to Mass transport modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19885,64 +19885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas fed top-seeded solution growth of silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20081,103 +20081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metallurgical cCoating and Thin Films, ICMCTF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, United States</w:t>
@@ -20206,51 +20206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-domain 3C-SiC epitaxially grown on 6H-SiC by the VLS mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20331,90 +20331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of AlN and AlN-SiC solid solution by sublimation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20456,103 +20456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ observation by X-ray imaging of mass transfer in the CF-PVT growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.99-102</w:t>
@@ -20581,103 +20581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ observation of mass transfer in the CF-PVT growth process by X-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ucar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20695,51 +20695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bulk (111) 3C-SiC single crystals grown on 4H-SiC by the CF-PVT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20747,51 +20747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Pittsburgh, United States. pp.99-102, </w:t>
@@ -20887,51 +20887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on silicon carbide and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sorrento (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21113,51 +21113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noboru Ohtani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21217,64 +21217,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLS growth of SiC epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Syväjârvi and R. Yakimova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wide band gap materials and new developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research signpost, pp.91-116, 2006</w:t>
@@ -21361,77 +21361,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : EP1511884. TOP. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -21479,51 +21479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21629,51 +21629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.17-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-00IvzN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21758,51 +21758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinming Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21910,51 +21910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A455852"/>
+    <w:nsid w:val="91285FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22141,51 +22141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-chaussende" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069663831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Shanthi Paul Raj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a-Revellez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deprat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frauenrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01107K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoqin Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kollmuss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vives" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lespiaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10904.0237ecst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiko Kawanishi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Shibata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02216-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tengeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kaiser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jaegermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.220" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kalna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dedulle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02480c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutouva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamguem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTF0RFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ji Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00155" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zevgitis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Manna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dedulle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.61" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81JG8X35-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacobson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.012404jss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.39" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. M. Hoa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5010193" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705711v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hiebel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793591" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBQWCR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dompoint" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coletti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Principi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Emtsev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zakharov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155439" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.267" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.06.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KBQ481-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193739v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRTQMSZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Choi." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.100102" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067388v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201343w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193762v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dompoint" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Galben-Sandulache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.493" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.104110" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T M Hoa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627371" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3618674" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ujihara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07B0H3RB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510365v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.59" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193735v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dompoint" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455408" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZFLQNHB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810019412" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCWNHCTM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2GV8K3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.10.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QR91XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141509" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067376v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.132" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9D9DLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.149" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7142FK39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wellmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S02" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1WN90P4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176514v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pecqueux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675652" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVJ37B76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193856v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338787" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118819v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606471" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SQV6JPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133832v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060420l" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX34N21C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187159v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1606689" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187935v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00064-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPBCWBC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Harrouni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.265" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187897v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vicente" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187136v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186941v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Planes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Papaioannou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aboughe-Nze" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799833v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Mitani" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Ashimoto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799831v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Noji" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamoto" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Suzuki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800385v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Afridi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JTh2A.22" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799786v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaussard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799826v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990885v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.96" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parent-Bert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshikawa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016968v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.81" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016964v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Young Yoon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong Geun Kim" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung -Hyun Lee" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won- Seon Seo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952309v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben Sandulache" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944202v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952235v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672082v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672078v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672062v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672069v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517405v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Sun" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.63" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193824v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518307" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672043v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671985v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672047v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518314" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.55" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671980v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426587v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.41" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389062v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eid" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.31" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286549v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360397v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Madar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133834v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196658v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173466v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140007v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888078v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366922v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Ohtani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102096-8.00005-7" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140374v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386315v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386316v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725670v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-00IvzN" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588441v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-chaussende" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069663831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Shanthi Paul Raj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a-Revellez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deprat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frauenrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01107K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoqin Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kollmuss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vives" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lespiaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10904.0237ecst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiko Kawanishi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Shibata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02216-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tengeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kaiser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jaegermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.220" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kalna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dedulle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02480c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutouva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamguem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTF0RFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ji Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00155" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zevgitis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Manna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986020v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dedulle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.13" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. M. Hoa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5010193" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.61" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81JG8X35-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.35" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seiss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.39" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacobson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.012404jss" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.267" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705711v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hiebel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793591" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067412v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBQWCR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dompoint" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067356v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coletti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Principi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Emtsev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zakharov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155439" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.06.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KBQ481-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193739v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRTQMSZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Choi." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.100102" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067388v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201343w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193762v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dompoint" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Galben-Sandulache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.493" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.104110" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193765v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T M Hoa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627371" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3618674" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozawa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ujihara" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07B0H3RB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510365v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.59" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193735v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dompoint" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455408" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZFLQNHB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810019412" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCWNHCTM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2GV8K3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.10.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QR91XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141509" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067376v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.132" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9D9DLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.149" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7142FK39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wellmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S02" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1WN90P4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176514v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pecqueux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675652" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVJ37B76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133832v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060420l" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338787" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606471" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SQV6JPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX34N21C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187159v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1606689" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187935v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00064-3" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPBCWBC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418043v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Harrouni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.265" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187897v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vicente" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187136v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186941v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Planes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Papaioannou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aboughe-Nze" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799826v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799833v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Mitani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Ashimoto" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799831v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Noji" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamoto" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Suzuki" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800385v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Afridi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JTh2A.22" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799786v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaussard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800320v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990885v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.96" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parent-Bert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshikawa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016968v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.81" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016964v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Young Yoon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong Geun Kim" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung -Hyun Lee" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won- Seon Seo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952309v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben Sandulache" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944202v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952235v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672082v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672078v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672062v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672069v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517395v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Sun" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.55" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517405v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.63" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193824v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518307" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672043v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671985v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672047v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686913v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518314" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389062v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eid" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.31" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671980v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426587v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.41" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360397v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Madar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149093v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286549v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133834v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196658v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173466v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140007v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888078v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366922v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Ohtani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102096-8.00005-7" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140374v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386315v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386316v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725670v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-00IvzN" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588441v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>