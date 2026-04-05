--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -865,364 +865,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of twin mediated growth in the CVD of polycrystalline silicon carbide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Photonic Applications of Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubois</w:t>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Potier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaodong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoqin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kollmuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119274⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16031014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272514v1</w:t>
+                <w:t xml:space="preserve">hal-04042285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Photonic Applications of Silicon Carbide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yaoqin Lu</w:t>
+                <w:t xml:space="preserve">Evidence of twin mediated growth in the CVD of polycrystalline silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Kollmuss</w:t>
+                <w:t xml:space="preserve">Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Steiner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (3), pp.1014. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.119274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16031014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04042285v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet-Oxidation-Assisted Chemical Mechanical Polishing and High-Temperature Thermal Annealing for Low-Loss 4H-SiC Integrated Photonic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaoqin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Rottwitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (6), pp.2324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2575,386 +2575,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al 4 SiC 4 vibrational properties: density functional theory calculations compared to Raman and infrared spectroscopy measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new model for in situ nitrogen incorporation into 4H-SiC during epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5128⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.43069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485456v1</w:t>
+                <w:t xml:space="preserve">hal-01615178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for in situ nitrogen incorporation into 4H-SiC during epitaxy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conversion of MAX phase single crystals in highly porous carbides by high temperature chlorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.43069. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (11), pp.8246-8254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615178v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of MAX phase single crystals in highly porous carbides by high temperature chlorination</w:t>
+                <w:t xml:space="preserve">Al 4 SiC 4 vibrational properties: density functional theory calculations compared to Raman and infrared spectroscopy measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiqui Zhang</w:t>
+                <w:t xml:space="preserve">L. Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Shi</w:t>
+                <w:t xml:space="preserve">M. Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (11), pp.8246-8254. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (6), pp.891-896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762237v1</w:t>
+                <w:t xml:space="preserve">hal-01485456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(001) 3C SiC/Ni contact interface: In situ XPS observation of annealing induced Ni2Si formation and the resulting barrier height changes</w:t>
               </w:r>
@@ -3051,342 +3051,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step toward bridging silicon carbide crystal properties and physical chemistry of crystal growth</w:t>
+                <w:t xml:space="preserve">Undercooling measurement and nucleation study of silicon droplets on various substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
+                <w:t xml:space="preserve">M.G. Tsoutouva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chatillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">T. Duffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">M. Kamguem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (12), pp.2119-2124. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ce02480c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366561v1</w:t>
+                <w:t xml:space="preserve">hal-01464054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undercooling measurement and nucleation study of silicon droplets on various substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first step toward bridging silicon carbide crystal properties and physical chemistry of crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Duffar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kamguem</w:t>
+                <w:t xml:space="preserve">Christian Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.07.018⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (12), pp.2119-2124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02480c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01464054v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Macrostep Formation during Top Seeded Solution Growth of 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Ji Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3936,497 +3936,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Shape: A Possible Cause of Polytypes Destabilization during Seeded Sublimation Growth of 15R-SiC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ge Mediated Surface Preparation for Twin Free 3C-SiC Nucleation and Growth on Low Off-Axis 4H-SiC Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">K. Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vivona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.61⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (8), pp.P285 - P292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0121408jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012985v1</w:t>
+                <w:t xml:space="preserve">hal-01615319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of single crystals of V2AlC phase by high-temperature solution growth and slow cooling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83, pp.304-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Mediated Surface Preparation for Twin Free 3C-SiC Nucleation and Growth on Low Off-Axis 4H-SiC Substrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Doisneau</w:t>
+                <w:t xml:space="preserve">Interface Shape: A Possible Cause of Polytypes Destabilization during Seeded Sublimation Growth of 15R-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cauwet</w:t>
+                <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (8), pp.P285 - P292. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 806, pp.61-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0121408jss⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615319v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic Approach to the Nucleation and Propagation of Foreign Polytype Inclusions during Seeded Sublimation Growth of Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,77 +4598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Thermodynamic Databases for the Modeling of SiC Growth by PVT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,464 +4722,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Position-Boundaries Free 3C-SiC Epitaxial Layers Grown on On-Axis 4H-SiC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Henry</w:t>
+                <w:t xml:space="preserve">Nondestructive Evaluation of Photoelectrical Properties of a PVT Grown Bulk 15R-SiC Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Liaugaudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 806, pp.65-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226019v1</w:t>
+                <w:t xml:space="preserve">hal-02012974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive Evaluation of Photoelectrical Properties of a PVT Grown Bulk 15R-SiC Crystal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+                <w:t xml:space="preserve">Spiral step dissociation on PVT grown SiC crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 806, pp.65-69</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Vols. 778-780, pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012974v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral step dissociation on PVT grown SiC crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double-Position-Boundaries Free 3C-SiC Epitaxial Layers Grown on On-Axis 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Seiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vols. 778-780, pp.39-42. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (4), pp.P75-P81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.012404jss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067413v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Issues in SiC Bulk Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 778-780 (6), pp.3-8</w:t>
@@ -5221,77 +5221,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Facet Occurrence on Polytype Destabilization during Bulk Crystal Growth of SiC by Seeded Sublimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5368,51 +5368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. T. M. Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5610,77 +5610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the spiral growth modes of silicon-face and carbon-face silicon carbide crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 384, pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5726,90 +5726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polytypic transformations in SiC : diuse X-ray scattering and Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5856,90 +5856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature solution growth and characterization of Cr2AlC single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 384, pp.88-95. </w:t>
@@ -6123,103 +6123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volumes 740 - 742 (Chapter 4: Epitaxial Growth 3C SiC), pp.267-270. </w:t>
@@ -6251,666 +6251,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse X-ray scattering from partially transformed 3C-SiC single crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined experimental and computational study of the recrystallization process induced by electronic interactions of swift heavy ions with silicon carbide crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193739v1</w:t>
+                <w:t xml:space="preserve">hal-02193726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined experimental and computational study of the recrystallization process induced by electronic interactions of swift heavy ions with silicon carbide crystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stability of 3C-SiC single crystals at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Weber</w:t>
+                <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Toulemonde</w:t>
+                <w:t xml:space="preserve">Irina Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.100102⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193726v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of 3C-SiC single crystals at high temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of SiC nanopillars by inductively coupled SF6/O2 plasma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Galben-Sandulache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">J.H Choi.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Eyidi</w:t>
+                <w:t xml:space="preserve">L. Latu-Romain.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevolleau.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 717-720, pp.493-496. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 711, pp. 66-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193762v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of SiC nanopillars by inductively coupled SF6/O2 plasma.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the Growth Rate during Top Seeded Solution Growth of SiC Using Pure Silicon as a Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dhalluin.</w:t>
+                <w:t xml:space="preserve">J. Lefebure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chevolleau.</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.909-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg201343w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762143v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Growth Rate during Top Seeded Solution Growth of SiC Using Pure Silicon as a Solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffuse X-ray scattering from partially transformed 3C-SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lefebure</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 284, pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg201343w⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067388v1</w:t>
+                <w:t xml:space="preserve">hal-02193739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of birefringence imaging of dislocations in 6H silicon carbide</w:t>
               </w:r>
@@ -6922,51 +6922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. T. M. Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 354 (1), pp.202-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7025,51 +7025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an axial next-nearest-neighbor Ising model to the description of Mn+1AXn phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (10), pp.104110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7097,168 +7097,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
+                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chowanek</w:t>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (3), pp.H328-H332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3536477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692267v1</w:t>
+                <w:t xml:space="preserve">hal-00640123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large area quasi-free standing monolayer graphene on 3C-SiC(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7280,306 +7289,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (8), pp.081904. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3618674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
+                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chowanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (7-8), pp.2019-2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640123v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the 3C-6H polytypic transition in 3C-SiC single crystals: a diuse X-ray scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. T M Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (10), pp.5425-5433. </w:t>
@@ -7776,90 +7776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman scattering from Ti3SiC2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (8), pp.081912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7893,77 +7893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological instabilities induced by foreign particles and Ehrlich-Schwoebel effect during the two-dimensional growth of crystalline Ti3SiC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (7), pp.075411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8156,90 +8156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on AlN epitaxial growth and related etching phenomenon at high temperature using high temperature chemical vapor deposition process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 335 (1), pp.17-24. </w:t>
@@ -8289,90 +8289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of the ion-irradiation induced disorder in 6H-SiC and 3C-SiC single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8716,51 +8716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropipe-induced birefringence in 6H silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,90 +8819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of diffuse X-ray scattering in partially transformed 3C-SiC single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (4), pp.867-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9107,51 +9107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled heat transfer and fluid dynamics modeling of high-temperature SiC solution growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9236,90 +9236,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TEM study of in-grown stacking faults in 3C-SiC layers grown by CF-PVT on 4H-SiC substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 404 (23-24), pp.4749-4751. </w:t>
@@ -9382,64 +9382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of thick AIN layers by high temperature CVD ('HTCVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9507,77 +9507,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed growth and characterization of polycrystalline AlN layers by High temperature Chemical Vapor Deposition (HTCVD).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9632,64 +9632,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and experimental investigations on the growth of thick aluminum nitride layers by high temperature CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9747,377 +9747,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3C-6H polytypic transition in SiC as revealed by diffuse x-ray scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon Carbide growth : C/Si ratio Evaluation and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 600-603, pp.83-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190246v1</w:t>
+                <w:t xml:space="preserve">hal-00389369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide growth : C/Si ratio Evaluation and Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Comparative study of differently grown 3C-SiC single crystals with birefringence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 600-603, pp.83-88</w:t>
+              <w:t xml:space="preserve">, 2009, 600-603, pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389369v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of differently grown 3C-SiC single crystals with birefringence microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">The 3C-6H polytypic transition in SiC as revealed by diffuse x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (20), pp.201904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3141509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374734v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the 3C-SiC nucleation from a liquid phase on a C face 6H-SiC substrate</w:t>
               </w:r>
@@ -10249,103 +10249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of total pressure and precursors flow rates on the growth of aluminum nitride by high temperature chemical vapor deposition (HTCVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.S348-S351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10370,64 +10370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stacking faults in thick 3C-SiC crystals using high-resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10538,51 +10538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10646,64 +10646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pecqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10921,77 +10921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11033,64 +11033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffuse scattering from stacking faults in thick 3C-SiC single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11456,51 +11456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bulk &amp;lt;111&amp;gt; 3C-SiC single crystals grown on 4H-SiC by the CF-PVT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,64 +11685,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature nucleation of cubic silicon carbide on (0001) hexagonal SiC nominal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (12), pp.2788-2794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13925,286 +13925,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pons</w:t>
+                <w:t xml:space="preserve">Strong Third-order Nonlinearity in Silicon-rich Amorphous Silicon Carbide Integrated Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoqin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gagnoud</w:t>
+                <w:t xml:space="preserve">Adnan Ali Afridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.JTh2A.22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JTh2A.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774080v1</w:t>
+                <w:t xml:space="preserve">hal-04800385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Third-order Nonlinearity in Silicon-rich Amorphous Silicon Carbide Integrated Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaodong Shi</w:t>
+                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Ali Afridi</w:t>
+                <w:t xml:space="preserve">Paul Chometon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry-le-Rouet, France. pp.194-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800385v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and Growth Mechanisms of Polycrystalline SiGe-Based Materials By Chemical Vapor Deposition at Reduced Pressure</w:t>
               </w:r>
@@ -14578,51 +14578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Calorimetry of Liquid Metals in Electromagnetic Levitation: Comparison of Procedures in Microgravity and Terrestrial Conditions:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14941,51 +14941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Modreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
@@ -15014,51 +15014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aluminum during the high temperature solution growth of Si-face 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Parent-Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15161,51 +15161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15295,51 +15295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Ji Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15783,103 +15783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint Petersburg, Russia</w:t>
@@ -15908,90 +15908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse X-Ray scattering and Monte Carlo studies of spatially correlated stacking faults in SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16141,103 +16141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of defect recovery induced by swift heavy ions in 6H-SiC and 3C-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Backman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2012 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
@@ -16342,342 +16342,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on SiC bulk growth processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">SiC and AlN growth processing : experiments and simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confidential</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Pohang, South Korea</w:t>
+              <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672078v1</w:t>
+                <w:t xml:space="preserve">hal-00692283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC and AlN growth processing : experiments and simulation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Vapor phase processes: From HTCVD processes for high rate epitaxial growth to ALD processes for conformal ultra thin film fabrication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet (invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692283v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor phase processes: From HTCVD processes for high rate epitaxial growth to ALD processes for conformal ultra thin film fabrication.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances on SiC bulk growth processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
+              <w:t xml:space="preserve">Confidential</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pohang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692280v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation d'une &amp;quot; filière nitrures à grand gap &amp;quot; : croissance et caractérisation de cristaux massifs d'AlN pour les applications optoélectroniques</w:t>
               </w:r>
@@ -16801,103 +16801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of SiC Growth processes: a characterization tool for the design of epitaxial structures in electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16922,90 +16922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects and Polytypism in SiC: The Role of Diffuse X-Ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 WIDE BANDGAP CUBIC SEMICONDUCTORS: FROM GROWTH TO DEVICES:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Strasbourg, France. pp.43-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17052,90 +17052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of the Continuous Feed-Physical Vapor Transport Technique (CF-PVT) for the seeded growth of 3C-SiC Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nurnberg, Germany. pp.63-66, </w:t>
@@ -17173,51 +17173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor Phase vs. Liquid Phase: What is the Best Choice for the Growth of Bulk 3C-SiC Crystals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17311,51 +17311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of SiC bulk growth processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Amagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17380,90 +17380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the stability of 3C-SiC single crystals using high resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.71-74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17497,103 +17497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the spontaneous nucleation of 3C-SiC single crystals using CF-PVT technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nurnberg, Germany. pp.55-58, </w:t>
@@ -17631,103 +17631,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide Growth: C/Si Ratio Evaluation and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.83-88</w:t>
@@ -17769,90 +17769,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the N/Al Ratio in the Gas Phase on the Growth of AlN by High Temperature Chemical Vapor Deposition (HTCVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.987-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17877,51 +17877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallogenèse des semi-conducteurs à grand gap : contexte et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Midis MINATEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17998,51 +17998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.45-48</w:t>
@@ -18084,64 +18084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of thick AlN layers by High Temperature CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18477,51 +18477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18711,90 +18711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of differently grown 3C-SiC single crystals with birefringence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18819,90 +18819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stacking faults in thick 3C-SiC crystals using high resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18944,90 +18944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of 3C-SiC Single Crystal Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence européenne COMSOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19065,90 +19065,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism Of Orientation Selection For The Growth Of (111) Twin Boundary Free 3C-SiC Single Crystals On Hexagonal Basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Newcastle, United Kingdom. pp.199-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19173,64 +19173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19294,90 +19294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of 3C-SiC growth from high temperature solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hetero'SiC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19402,77 +19402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19527,51 +19527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de semi-conducteurs à grand gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19652,90 +19652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de champ de phase pour la croissance cristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19754,1005 +19754,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC growth : evaluation and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. M. Dedulle</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting "B- Silicon Carbide – Materials, Processing and Devices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. pp.64-77</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical cCoating and Thin Films, ICMCTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141104v1</w:t>
+                <w:t xml:space="preserve">hal-00149073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Silicon Carbide Chemical Vapor deposition processes: from pure thermodynamic to Mass transport modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">SiC growth : evaluation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on Computational Dynamics, Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Egmondaan Zee, Netherlands. pp.1-20</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting "B- Silicon Carbide – Materials, Processing and Devices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141097v1</w:t>
+                <w:t xml:space="preserve">hal-00141104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas fed top-seeded solution growth of silicon carbide</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.111-114</w:t>
+                <w:t xml:space="preserve">High Temperature Silicon Carbide Chemical Vapor deposition processes: from pure thermodynamic to Mass transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European conference on Computational Dynamics, Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Egmondaan Zee, Netherlands. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133834v1</w:t>
+                <w:t xml:space="preserve">hal-00141097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Diego, United States</w:t>
+                <w:t xml:space="preserve">Gas fed top-seeded solution growth of silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149073v1</w:t>
+                <w:t xml:space="preserve">hal-00133834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-domain 3C-SiC epitaxially grown on 6H-SiC by the VLS mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ferro</w:t>
+                <w:t xml:space="preserve">In-situ observation of mass transfer in the CF-PVT growth process by X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stoemenos</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Pittsburgh (PA), France. pp.287-290</w:t>
+                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140124v1</w:t>
+                <w:t xml:space="preserve">hal-00140007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of AlN and AlN-SiC solid solution by sublimation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.1501-1504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ observation by X-ray imaging of mass transfer in the CF-PVT growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observation of mass transfer in the CF-PVT growth process by X-ray imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Single-domain 3C-SiC epitaxially grown on 6H-SiC by the VLS mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stoemenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.63-66</w:t>
+                <w:t xml:space="preserve">E. K. Polychroniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Pittsburgh (PA), France. pp.287-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140007v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bulk (111) 3C-SiC single crystals grown on 4H-SiC by the CF-PVT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21335,64 +21335,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMATION OF SINGLE-CRYSTAL SILICON CARBIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21453,103 +21453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMATION OF SINGLE-CRYSTAL SILICON CARBIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2005257734. TOP. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -21910,51 +21910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="838CD405"/>
+    <w:nsid w:val="E034FF52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22141,51 +22141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-chaussende" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069663831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Shanthi Paul Raj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a-Revellez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deprat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frauenrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01107K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoqin Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kollmuss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vives" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lespiaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10904.0237ecst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiko Kawanishi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Shibata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02216-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tengeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kaiser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jaegermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.220" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kalna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dedulle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02480c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutouva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamguem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTF0RFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ji Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00155" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zevgitis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Manna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dedulle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.61" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81JG8X35-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacobson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.012404jss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.39" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. M. Hoa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5010193" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705711v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hiebel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793591" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBQWCR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dompoint" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coletti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Principi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Emtsev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zakharov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155439" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.267" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193739v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRTQMSZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193726v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.100102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dompoint" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Galben-Sandulache" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.493" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Choi." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201343w" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.06.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KBQ481-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.104110" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3618674" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T M Hoa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627371" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ujihara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07B0H3RB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dompoint" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455408" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZFLQNHB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510365v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.59" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810019412" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCWNHCTM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2GV8K3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.10.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QR91XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190246v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141509" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067376v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.132" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9D9DLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.149" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7142FK39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176514v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pecqueux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675652" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVJ37B76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114194v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wellmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S02" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1WN90P4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193856v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338787" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118819v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606471" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SQV6JPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133832v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060420l" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141565v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX34N21C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187935v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00064-3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPBCWBC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187159v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1606689" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Harrouni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.265" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187897v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vicente" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187136v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186941v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Planes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Papaioannou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aboughe-Nze" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799833v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Mitani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Ashimoto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799831v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Noji" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamoto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Suzuki" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800385v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Afridi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JTh2A.22" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799786v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaussard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799826v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990885v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.96" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parent-Bert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshikawa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016968v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.81" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016964v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Young Yoon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong Geun Kim" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung -Hyun Lee" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won- Seon Seo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944202v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952309v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben Sandulache" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952235v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672082v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672078v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672062v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672069v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193824v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518307" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517405v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Sun" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.63" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672043v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671985v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672047v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518314" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.55" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671980v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426587v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.41" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389062v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eid" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.31" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286549v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360397v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Madar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196658v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133834v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173466v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140007v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888078v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366922v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Ohtani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102096-8.00005-7" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140374v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386315v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386316v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725670v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-00IvzN" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588441v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-chaussende" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069663831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Shanthi Paul Raj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a-Revellez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deprat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frauenrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01107K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Shi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoqin Lu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kollmuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vives" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lespiaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10904.0237ecst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiko Kawanishi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Shibata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02216-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tengeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kaiser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jaegermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.220" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kalna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutouva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamguem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTF0RFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dedulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02480c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ji Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00155" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zevgitis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Manna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81JG8X35-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dedulle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.61" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seiss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.39" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacobson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.012404jss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. M. Hoa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5010193" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705711v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hiebel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793591" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBQWCR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dompoint" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coletti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Principi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Emtsev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zakharov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155439" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.267" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.100102" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193762v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dompoint" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Galben-Sandulache" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.493" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Choi." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201343w" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193739v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRTQMSZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.06.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KBQ481-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.104110" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3618674" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T M Hoa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627371" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ujihara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07B0H3RB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dompoint" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455408" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZFLQNHB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510365v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.59" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810019412" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCWNHCTM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2GV8K3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.10.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QR91XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141509" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067376v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.132" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9D9DLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.149" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7142FK39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176514v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pecqueux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675652" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVJ37B76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114194v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wellmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S02" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1WN90P4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193856v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338787" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118819v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606471" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SQV6JPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133832v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060420l" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141565v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX34N21C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187935v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00064-3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPBCWBC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187159v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1606689" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Harrouni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.265" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187897v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vicente" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187136v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186941v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Planes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Papaioannou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aboughe-Nze" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799833v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Mitani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Ashimoto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799831v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Noji" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamoto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Suzuki" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800385v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Afridi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JTh2A.22" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799786v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaussard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799826v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990885v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.96" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parent-Bert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshikawa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016968v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.81" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016964v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Young Yoon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong Geun Kim" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung -Hyun Lee" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won- Seon Seo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944202v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952309v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben Sandulache" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952235v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672082v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672078v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672062v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672069v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193824v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518307" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517405v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Sun" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.63" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672043v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671985v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672047v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518314" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.55" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671980v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426587v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.41" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389062v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eid" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.31" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286549v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360397v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Madar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196658v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133834v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140007v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173466v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888078v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366922v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Ohtani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102096-8.00005-7" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140374v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386315v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386316v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725670v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-00IvzN" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588441v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>