--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -865,364 +865,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Photonic Applications of Silicon Carbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of twin mediated growth in the CVD of polycrystalline silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyan Ou</w:t>
+                <w:t xml:space="preserve">Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaodong Shi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16031014⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.119274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042285v1</w:t>
+                <w:t xml:space="preserve">hal-04272514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of twin mediated growth in the CVD of polycrystalline silicon carbide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Gallou</w:t>
+                <w:t xml:space="preserve">Novel Photonic Applications of Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoqin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dubois</w:t>
+                <w:t xml:space="preserve">Manuel Kollmuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Potier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 259, pp.119274. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.1014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16031014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04272514v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet-Oxidation-Assisted Chemical Mechanical Polishing and High-Temperature Thermal Annealing for Low-Loss 4H-SiC Integrated Photonic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaoqin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Rottwitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (6), pp.2324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1250,555 +1250,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sessile drop approach for studying 4H-SiC/liquid silicon high-temperature interface reconstructions</w:t>
+                <w:t xml:space="preserve">Design of a coil for electromagnetic levitation: comparison of numerical models and coil realization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinming Xing</w:t>
+                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
+                <w:t xml:space="preserve">Annie Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Budenkova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (1/2), pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06816-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22364/mhd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515056v1</w:t>
+                <w:t xml:space="preserve">hal-03739247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a coil for electromagnetic levitation: comparison of numerical models and coil realization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STUDY OF HEAT TRANSFER IN A NICKEL DROPLET IN ELECTROMAGNETIC LEVITATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pons</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olga Budenkova</w:t>
+                <w:t xml:space="preserve">A Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (1/2), pp.55-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22364/mhd⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22364/mhd.58.4.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739247v1</w:t>
+                <w:t xml:space="preserve">hal-04228617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF HEAT TRANSFER IN A NICKEL DROPLET IN ELECTROMAGNETIC LEVITATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Pons</w:t>
+                <w:t xml:space="preserve">Substitutional Carbon Incorporation in SiGeC/Si Heterostructures: Influence of Silicon Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gagnoud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lespiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22364/mhd.58.4.12⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (4), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/10904.0237ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228617v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitutional Carbon Incorporation in SiGeC/Si Heterostructures: Influence of Silicon Precursors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sessile drop approach for studying 4H-SiC/liquid silicon high-temperature interface reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dutartre</w:t>
+                <w:t xml:space="preserve">Xinming Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lespiaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Budenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (4), pp.237-248. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/10904.0237ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06816-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042448v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Interferometry for ppm-Order Solubility Analysis at High Temperatures: A Case Study of Carbon Solubility in Molten Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakiko Kawanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,386 +2575,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for in situ nitrogen incorporation into 4H-SiC during epitaxy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Al 4 SiC 4 vibrational properties: density functional theory calculations compared to Raman and infrared spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (6), pp.891-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615178v1</w:t>
+                <w:t xml:space="preserve">hal-01485456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of MAX phase single crystals in highly porous carbides by high temperature chlorination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new model for in situ nitrogen incorporation into 4H-SiC during epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (11), pp.8246-8254. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.43069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762237v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al 4 SiC 4 vibrational properties: density functional theory calculations compared to Raman and infrared spectroscopy measurements</w:t>
+                <w:t xml:space="preserve">Conversion of MAX phase single crystals in highly porous carbides by high temperature chlorination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pedesseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Shiqui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (6), pp.891-896. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (11), pp.8246-8254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.5128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485456v1</w:t>
+                <w:t xml:space="preserve">hal-01762237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(001) 3C SiC/Ni contact interface: In situ XPS observation of annealing induced Ni2Si formation and the resulting barrier height changes</w:t>
               </w:r>
@@ -3051,342 +3051,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undercooling measurement and nucleation study of silicon droplets on various substrates</w:t>
+                <w:t xml:space="preserve">A first step toward bridging silicon carbide crystal properties and physical chemistry of crystal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Tsoutouva</w:t>
+                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Duffar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">Christian Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kamguem</w:t>
+                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (12), pp.2119-2124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02480c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464054v1</w:t>
+                <w:t xml:space="preserve">hal-01366561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step toward bridging silicon carbide crystal properties and physical chemistry of crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undercooling measurement and nucleation study of silicon droplets on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Tsoutouva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
+                <w:t xml:space="preserve">T. Duffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chatillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">M. Kamguem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ce02480c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366561v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Macrostep Formation during Top Seeded Solution Growth of 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Ji Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3427,277 +3427,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrical Parameters of a PVT Grown Bulk 15R-SiC Crystal at Different Stages of Growth</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Al&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;: A “New” Wide Band Gap Semiconductor Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gediminas Liaugaudas</w:t>
+                <w:t xml:space="preserve">Dimitrios Zevgitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatas Dargis</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph La Manna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 821-823, pp.253-256</w:t>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.974-977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012973v1</w:t>
+                <w:t xml:space="preserve">hal-02012987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Al&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;: A “New” Wide Band Gap Semiconductor Material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoelectrical Parameters of a PVT Grown Bulk 15R-SiC Crystal at Different Stages of Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
+                <w:t xml:space="preserve">Gediminas Liaugaudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+                <w:t xml:space="preserve">Donatas Dargis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph La Manna</w:t>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 821-823, pp.974-977</w:t>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.253-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012987v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport properties of nearly-free electrons in two-dimensional hexagonal metals and application to the M n + 1 A X n phases</w:t>
               </w:r>
@@ -3834,51 +3834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Modreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,739 +3936,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Mediated Surface Preparation for Twin Free 3C-SiC Nucleation and Growth on Low Off-Axis 4H-SiC Substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroscopic Approach to the Nucleation and Propagation of Foreign Polytype Inclusions during Seeded Sublimation Growth of Silicon Carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.156-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615319v1</w:t>
+                <w:t xml:space="preserve">hal-02012984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of single crystals of V2AlC phase by high-temperature solution growth and slow cooling technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Photoelectrical Properties of 6H-SiC Bulk Crystals PVT-Grown on 6H- and 4H-SiC Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Liaugaudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 778-780, pp.305-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01226018v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Shape: A Possible Cause of Polytypes Destabilization during Seeded Sublimation Growth of 15R-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 806, pp.61-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Approach to the Nucleation and Propagation of Foreign Polytype Inclusions during Seeded Sublimation Growth of Silicon Carbide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of single crystals of V2AlC phase by high-temperature solution growth and slow cooling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.304-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012984v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Photoelectrical Properties of 6H-SiC Bulk Crystals PVT-Grown on 6H- and 4H-SiC Substrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ge Mediated Surface Preparation for Twin Free 3C-SiC Nucleation and Growth on Low Off-Axis 4H-SiC Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vivona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (8), pp.P285 - P292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0121408jss⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012879v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Thermodynamic Databases for the Modeling of SiC Growth by PVT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,464 +4722,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive Evaluation of Photoelectrical Properties of a PVT Grown Bulk 15R-SiC Crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Double-Position-Boundaries Free 3C-SiC Epitaxial Layers Grown on On-Axis 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (4), pp.P75-P81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.012404jss⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012974v1</w:t>
+                <w:t xml:space="preserve">hal-01226019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral step dissociation on PVT grown SiC crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+                <w:t xml:space="preserve">Nondestructive Evaluation of Photoelectrical Properties of a PVT Grown Bulk 15R-SiC Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Liaugaudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vols. 778-780, pp.39-42. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 806, pp.65-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067413v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Position-Boundaries Free 3C-SiC Epitaxial Layers Grown on On-Axis 4H-SiC</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spiral step dissociation on PVT grown SiC crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Henry</w:t>
+                <w:t xml:space="preserve">Martin Seiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (4), pp.P75-P81. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vols. 778-780, pp.39-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.012404jss⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226019v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Issues in SiC Bulk Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 778-780 (6), pp.3-8</w:t>
@@ -5202,295 +5202,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Facet Occurrence on Polytype Destabilization during Bulk Crystal Growth of SiC by Seeded Sublimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+                <w:t xml:space="preserve">Birefringence Microscopy of Unit Dislocations in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T. M. Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.13⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.5761-5766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg5010193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012874v1</w:t>
+                <w:t xml:space="preserve">hal-01226020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence Microscopy of Unit Dislocations in Diamond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Tallaire</w:t>
+                <w:t xml:space="preserve">Effect of Facet Occurrence on Polytype Destabilization during Bulk Crystal Growth of SiC by Seeded Sublimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (11), pp.5761-5766. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 778-780, pp.13-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg5010193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226020v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial graphene morphologies probed by weak (anti)-localization</w:t>
               </w:r>
@@ -5610,77 +5610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the spiral growth modes of silicon-face and carbon-face silicon carbide crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 384, pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5726,90 +5726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polytypic transformations in SiC : diuse X-ray scattering and Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5856,90 +5856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature solution growth and characterization of Cr2AlC single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 384, pp.88-95. </w:t>
@@ -6123,103 +6123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volumes 740 - 742 (Chapter 4: Epitaxial Growth 3C SiC), pp.267-270. </w:t>
@@ -6251,825 +6251,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined experimental and computational study of the recrystallization process induced by electronic interactions of swift heavy ions with silicon carbide crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical assessment of birefringence imaging of dislocations in 6H silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T. M. Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.100102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354 (1), pp.202-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193726v1</w:t>
+                <w:t xml:space="preserve">hal-01067372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of 3C-SiC single crystals at high temperatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Diffuse X-ray scattering from partially transformed 3C-SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.493⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 284, pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193762v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of SiC nanopillars by inductively coupled SF6/O2 plasma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H Choi.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevolleau.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 711, pp. 66-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Growth Rate during Top Seeded Solution Growth of SiC Using Pure Silicon as a Solvent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined experimental and computational study of the recrystallization process induced by electronic interactions of swift heavy ions with silicon carbide crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Backman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg201343w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067388v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse X-ray scattering from partially transformed 3C-SiC single crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Modeling of the Growth Rate during Top Seeded Solution Growth of SiC Using Pure Silicon as a Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefebure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.008⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.909-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg201343w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02193739v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of birefringence imaging of dislocations in 6H silicon carbide</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the stability of 3C-SiC single crystals at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.06.009⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067372v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an axial next-nearest-neighbor Ising model to the description of Mn+1AXn phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (10), pp.104110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7097,554 +7097,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of the 3C-6H polytypic transition in 3C-SiC single crystals: a diuse X-ray scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Claudel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Roland Martin</w:t>
+                <w:t xml:space="preserve">L. T M Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3536477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (5), pp.053508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3627371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640123v1</w:t>
+                <w:t xml:space="preserve">hal-02193765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area quasi-free standing monolayer graphene on 3C-SiC(111)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chowanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (7-8), pp.2019-2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067355v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nitride homoepitaxial growth on polar and non-polar AlN PVT substrates by high temperature CVD (HTCVD).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Growth and Characterization of Thick Polycrystalline AlN Layers by HTCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chowanek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (3), pp.H328-H332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3536477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692267v1</w:t>
+                <w:t xml:space="preserve">hal-00640123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the 3C-6H polytypic transition in 3C-SiC single crystals: a diuse X-ray scattering study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Large area quasi-free standing monolayer graphene on 3C-SiC(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Emtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. T M Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (5), pp.053508. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (8), pp.081904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3627371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3618674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193765v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Si nanowire to SiC nanotube</w:t>
               </w:r>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (10), pp.5425-5433. </w:t>
@@ -7776,90 +7776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman scattering from Ti3SiC2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (8), pp.081912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7893,77 +7893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological instabilities induced by foreign particles and Ehrlich-Schwoebel effect during the two-dimensional growth of crystalline Ti3SiC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (7), pp.075411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8143,103 +8143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on AlN epitaxial growth and related etching phenomenon at high temperature using high temperature chemical vapor deposition process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 335 (1), pp.17-24. </w:t>
@@ -8283,626 +8283,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the ion-irradiation induced disorder in 6H-SiC and 3C-SiC single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Thome</w:t>
+                <w:t xml:space="preserve">Heavily p-Type Doping of Bulk 6H-SiC and 3C-SiC Grown from Al-Si Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Dompoint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Irina G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Garrido</w:t>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455408⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Materials Science Forum, 645-648, pp.59-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193735v1</w:t>
+                <w:t xml:space="preserve">hal-02510365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Evidence of Nitrogen Induced Stabilization of 3C-SiC Polytype during Growth from a Si-Ge Liquid Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micropipe-induced birefringence in 6H silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0021889809043957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735381v1</w:t>
+                <w:t xml:space="preserve">hal-01067400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavily p-Type Doping of Bulk 6H-SiC and 3C-SiC Grown from Al-Si Melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+                <w:t xml:space="preserve">Further Evidence of Nitrogen Induced Stabilization of 3C-SiC Polytype during Growth from a Si-Ge Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kim-Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina G. Galben-Sandulache</w:t>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Materials Science Forum, 645-648, pp.59-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.59⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 645-648, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510365v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropipe-induced birefringence in 6H silicon carbide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">Characterization and modelling of the ion-irradiation induced disorder in 6H-SiC and 3C-SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Auvray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43, pp.122-133. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (45), pp.455408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s0021889809043957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067400v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of diffuse X-ray scattering in partially transformed 3C-SiC single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (4), pp.867-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9107,51 +9107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled heat transfer and fluid dynamics modeling of high-temperature SiC solution growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9217,557 +9217,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TEM study of in-grown stacking faults in 3C-SiC layers grown by CF-PVT on 4H-SiC substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-speed growth and characterization of polycrystalline AlN layers by High temperature Chemical Vapor Deposition (HTCVD).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marinoya</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.323-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067391v1</w:t>
+                <w:t xml:space="preserve">hal-00457445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of thick AIN layers by high temperature CVD ('HTCVD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic and experimental investigations on the growth of thick aluminum nitride layers by high temperature CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311 (13), pp.3371-3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.03.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389378v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed growth and characterization of polycrystalline AlN layers by High temperature Chemical Vapor Deposition (HTCVD).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">A TEM study of in-grown stacking faults in 3C-SiC layers grown by CF-PVT on 4H-SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Galben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 404 (23-24), pp.4749-4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2009.08.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457445v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and experimental investigations on the growth of thick aluminum nitride layers by high temperature CVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Growth of thick AIN layers by high temperature CVD ('HTCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 600-603, pp.1269-1272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.03.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408487v1</w:t>
+                <w:t xml:space="preserve">hal-00389378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide growth : C/Si ratio Evaluation and Modeling</w:t>
               </w:r>
@@ -9792,64 +9792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 600-603, pp.83-88</w:t>
@@ -9878,64 +9878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of differently grown 3C-SiC single crystals with birefringence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9986,90 +9986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3C-6H polytypic transition in SiC as revealed by diffuse x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (20), pp.201904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10249,90 +10249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of total pressure and precursors flow rates on the growth of aluminum nitride by high temperature chemical vapor deposition (HTCVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10370,64 +10370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stacking faults in thick 3C-SiC crystals using high-resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10538,51 +10538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,548 +10640,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+                <w:t xml:space="preserve">Status of SiC bulk growth process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pecqueux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 204 (8), pp.2528-2534. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (20), pp.6150-6158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200675652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/20/S02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176514v1</w:t>
+                <w:t xml:space="preserve">hal-00114194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of SiC bulk growth process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wellmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Pecqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (20), pp.6150-6158. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (8), pp.2528-2534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/20/S02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200675652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114194v1</w:t>
+                <w:t xml:space="preserve">hal-00176514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">X-ray diffuse scattering from stacking faults in thick 3C-SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Anikin</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (9), pp.091902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2338787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141052v1</w:t>
+                <w:t xml:space="preserve">hal-02193856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffuse scattering from stacking faults in thick 3C-SiC single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Masson</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (7), pp.4014-4020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193856v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic aspects of the growth of SiC single crystals using the CF-PVT process</w:t>
               </w:r>
@@ -11456,51 +11456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bulk &amp;lt;111&amp;gt; 3C-SiC single crystals grown on 4H-SiC by the CF-PVT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11562,226 +11562,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Nucleation of Cubic Silicon Carbide on (0001) Hexagonal-SiC Nominal Surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">High temperature nucleation of cubic silicon carbide on (0001) hexagonal SiC nominal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6 (12), pp.2788-2794. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 6 (12), pp.2788-2794</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133832v1</w:t>
+                <w:t xml:space="preserve">hal-00141565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature nucleation of cubic silicon carbide on (0001) hexagonal SiC nominal surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
+                <w:t xml:space="preserve">High-Temperature Nucleation of Cubic Silicon Carbide on (0001) Hexagonal-SiC Nominal Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6 (12), pp.2788-2794</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 6 (12), pp.2788-2794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg060420l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141565v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Supersaturation in the CF-PVT Process for the Growth of Silicon Carbide Crystals: Research and Applications</w:t>
               </w:r>
@@ -11901,51 +11901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 3C-SiC nucleation on (0 0 0 1) 6H-SiC nominal surfaces by the CF-PVT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12041,575 +12041,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Various Chemical Systems for the CVD Step in the CF-PVT Crystal Growth Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of thick 2-inch 4H-SiC layers grown by the Continuous Feed - Physical Vapor Transport method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Balloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 457-460, pp.135-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.457-460.135⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 457-460, pp. 91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/0-87849-943-1.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313999v1</w:t>
+                <w:t xml:space="preserve">hal-00417942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thick 2-inch 4H-SiC layers grown by the Continuous Feed - Physical Vapor Transport method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between Various Chemical Systems for the CVD Step in the CF-PVT Crystal Growth Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 457-460, pp. 91-94. </w:t>
+              <w:t xml:space="preserve">, 2004, 457-460, pp.135-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/0-87849-943-1.91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.457-460.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417942v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor phase techniques for the fabrication of homoepitaxial layers of silicon carbide: process modeling and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Feed Physical Vapor Transport : Toward High Purity and Long Boule Growth of SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00064-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 150 (10), pp.G653-G657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1606689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187935v1</w:t>
+                <w:t xml:space="preserve">hal-00187159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Feed Physical Vapor Transport : Toward High Purity and Long Boule Growth of SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Vapor phase techniques for the fabrication of homoepitaxial layers of silicon carbide: process modeling and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 212-213, pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00064-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.1606689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00187159v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Defects in 4H-SiC by Synchrotron Topography, Raman spectroscopy Imaging and Photoluminescence Spectroscopy Imaging</w:t>
               </w:r>
@@ -12853,234 +12853,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of SiC growth processes in a VPE reactor</w:t>
+                <w:t xml:space="preserve">Single atomic steps on SiC polished surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chassagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Patrice Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 402, pp.83-89</w:t>
+              <w:t xml:space="preserve">III-Vs Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (4), pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187126v1</w:t>
+                <w:t xml:space="preserve">hal-00187897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single atomic steps on SiC polished surfaces</w:t>
+                <w:t xml:space="preserve">A comprehensive study of SiC growth processes in a VPE reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Vicente</w:t>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III-Vs Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (4), pp.46-47</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 402, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187897v1</w:t>
+                <w:t xml:space="preserve">hal-00187126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour-liquid-solid mechanism for the growth of SiC homoepitaxial layers by VPE</w:t>
               </w:r>
@@ -13679,532 +13679,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-inch SiC solution growth using SiC liner crucible fabricated by reactive infiltration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakiko Kawanishi</w:t>
+                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Mitani</w:t>
+                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sora Ashimoto</w:t>
+                <w:t xml:space="preserve">Paul Chometon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Japan Institute of Metals and Materials, Sep 2024, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMHD; CEA IRESNE; UGA; CNRS; Grenoble INP, Sep 2024, Carry-le-Rouet, France. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799833v1</w:t>
+                <w:t xml:space="preserve">hal-04774080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening trial of step-bunching behavior on 4H-SiC (000-1) in various solvents by interface reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomoya Noji</w:t>
+                <w:t xml:space="preserve">2-inch SiC solution growth using SiC liner crucible fabricated by reactive infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakiko Kawanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masashi Nakamoto</w:t>
+                <w:t xml:space="preserve">Takeshi Mitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masanori Suzuki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Sora Ashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIM Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Japan Institute of Metals and Materials, Sep 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799831v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Third-order Nonlinearity in Silicon-rich Amorphous Silicon Carbide Integrated Platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening trial of step-bunching behavior on 4H-SiC (000-1) in various solvents by interface reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Ali Afridi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
+                <w:t xml:space="preserve">Tomoya Noji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Nakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanori Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakiko Kawanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JIM Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Japan Institute of Metals and Materials, Sep 2024, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800385v1</w:t>
+                <w:t xml:space="preserve">hal-04799831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an electromagnetically levitated droplet of liquid metal under a superposed horizontal magnetic DC field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
+                <w:t xml:space="preserve">Strong Third-order Nonlinearity in Silicon-rich Amorphous Silicon Carbide Integrated Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoqin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chometon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gagnoud</w:t>
+                <w:t xml:space="preserve">Adnan Ali Afridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th PAMIR International Conference - Fundamental and Applied MHD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.JTh2A.22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JTh2A.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774080v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and Growth Mechanisms of Polycrystalline SiGe-Based Materials By Chemical Vapor Deposition at Reduced Pressure</w:t>
               </w:r>
@@ -14565,64 +14565,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Calorimetry of Liquid Metals in Electromagnetic Levitation: Comparison of Procedures in Microgravity and Terrestrial Conditions:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14790,51 +14790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Long Le Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14928,64 +14928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Modreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
@@ -15014,51 +15014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aluminum during the high temperature solution growth of Si-face 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Parent-Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15161,51 +15161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15295,51 +15295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Ji Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanaparin Ariyawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15563,51 +15563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Modreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15777,260 +15777,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Diffuse X-Ray scattering and Monte Carlo studies of spatially correlated stacking faults in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Dompoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Galben Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">2012 MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944202v1</w:t>
+                <w:t xml:space="preserve">hal-00952309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse X-Ray scattering and Monte Carlo studies of spatially correlated stacking faults in SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">3C-SiC heteroepitaxy on hexagonal SiC substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952309v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurale des dislocations dans les polytypes 4H et 3C de SiC</w:t>
               </w:r>
@@ -16141,103 +16141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of defect recovery induced by swift heavy ions in 6H-SiC and 3C-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Backman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2012 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
@@ -16361,90 +16361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC and AlN growth processing : experiments and simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16482,90 +16482,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor phase processes: From HTCVD processes for high rate epitaxial growth to ALD processes for conformal ultra thin film fabrication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet (invitée)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Wide Band Gap Semiconductor Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
@@ -16795,429 +16795,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of SiC Growth processes: a characterization tool for the design of epitaxial structures in electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements of the Continuous Feed-Physical Vapor Transport Technique (CF-PVT) for the seeded growth of 3C-SiC Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nurnberg, Germany. pp.63-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.645-648.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502036v1</w:t>
+                <w:t xml:space="preserve">hal-00517405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects and Polytypism in SiC: The Role of Diffuse X-Ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 WIDE BANDGAP CUBIC SEMICONDUCTORS: FROM GROWTH TO DEVICES:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Strasbourg, France. pp.43-46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3518307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of the Continuous Feed-Physical Vapor Transport Technique (CF-PVT) for the seeded growth of 3C-SiC Crystals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of SiC Growth processes: a characterization tool for the design of epitaxial structures in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Silicon Carbide and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Renewable Energy 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517405v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor Phase vs. Liquid Phase: What is the Best Choice for the Growth of Bulk 3C-SiC Crystals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17311,51 +17311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of SiC bulk growth processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Amagasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17380,90 +17380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the stability of 3C-SiC single crystals using high resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Dompoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.71-74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17497,64 +17497,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the spontaneous nucleation of 3C-SiC single crystals using CF-PVT technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Galben-Sandulache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17625,303 +17625,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Growth: C/Si Ratio Evaluation and Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the N/Al Ratio in the Gas Phase on the Growth of AlN by High Temperature Chemical Vapor Deposition (HTCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.83-88</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.987-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173481v1</w:t>
+                <w:t xml:space="preserve">hal-00426590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N/Al Ratio in the Gas Phase on the Growth of AlN by High Temperature Chemical Vapor Deposition (HTCVD)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Silicon Carbide Growth: C/Si Ratio Evaluation and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.987-990</w:t>
+              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426590v1</w:t>
+                <w:t xml:space="preserve">hal-00173481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallogenèse des semi-conducteurs à grand gap : contexte et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Midis MINATEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17940,333 +17940,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Doping of 3C-SiC Single Crystals Grown by CF-PVT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Growth of thick AlN layers by High Temperature CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.45-48</w:t>
+              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Otsu, Japan. pp.1269-1272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390466v1</w:t>
+                <w:t xml:space="preserve">hal-00337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of thick AlN layers by High Temperature CVD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Nitrogen Doping of 3C-SiC Single Crystals Grown by CF-PVT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-G. Galben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Otsu, Japan. pp.1269-1272</w:t>
+              <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelona (SPAIN), Spain. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337372v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect-induced polytype transformations in LPE grown SiC epilayers on (111) 3C-SiC seeds grown by VLS on 6H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Zoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18373,51 +18373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.271-274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18477,77 +18477,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.41-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18620,51 +18620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18711,64 +18711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of differently grown 3C-SiC single crystals with birefringence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18819,90 +18819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stacking faults in thick 3C-SiC crystals using high resolution diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18957,64 +18957,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of 3C-SiC Single Crystal Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19065,51 +19065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism Of Orientation Selection For The Growth Of (111) Twin Boundary Free 3C-SiC Single Crystals On Hexagonal Basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19173,64 +19173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stacking fault densities in 3C-SiC crystals by diffuse X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19294,64 +19294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of 3C-SiC growth from high temperature solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19402,77 +19402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19527,51 +19527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de semi-conducteurs à grand gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19646,1126 +19646,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de champ de phase pour la croissance cristalline</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SiC growth : evaluation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.10</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting "B- Silicon Carbide – Materials, Processing and Devices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196658v1</w:t>
+                <w:t xml:space="preserve">hal-00141104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chichignoud</w:t>
+                <w:t xml:space="preserve">High Temperature Silicon Carbide Chemical Vapor deposition processes: from pure thermodynamic to Mass transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical cCoating and Thin Films, ICMCTF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Diego, United States</w:t>
+              <w:t xml:space="preserve">European conference on Computational Dynamics, Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Egmondaan Zee, Netherlands. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149073v1</w:t>
+                <w:t xml:space="preserve">hal-00141097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC growth : evaluation and modeling</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, San Francisco, United States. pp.64-77</w:t>
+                <w:t xml:space="preserve">Gas fed top-seeded solution growth of silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141104v1</w:t>
+                <w:t xml:space="preserve">hal-00133834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Silicon Carbide Chemical Vapor deposition processes: from pure thermodynamic to Mass transport modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Modèle de champ de phase pour la croissance cristalline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on Computational Dynamics, Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Egmondaan Zee, Netherlands. pp.1-20</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141097v1</w:t>
+                <w:t xml:space="preserve">hal-00196658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas fed top-seeded solution growth of silicon carbide</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.111-114</w:t>
+                <w:t xml:space="preserve">High temperature processing of poly-SiC substrates from the vapor phase for wafer-bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Metallurgical cCoating and Thin Films, ICMCTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133834v1</w:t>
+                <w:t xml:space="preserve">hal-00149073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observation of mass transfer in the CF-PVT growth process by X-ray imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Single-domain 3C-SiC epitaxially grown on 6H-SiC by the VLS mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.63-66</w:t>
+                <w:t xml:space="preserve">J. Stoemenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. K. Polychroniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Pittsburgh (PA), France. pp.287-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140007v1</w:t>
+                <w:t xml:space="preserve">hal-00140124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of AlN and AlN-SiC solid solution by sublimation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.1501-1504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ observation by X-ray imaging of mass transfer in the CF-PVT growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Pittsburgh, United States. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-domain 3C-SiC epitaxially grown on 6H-SiC by the VLS mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ observation of mass transfer in the CF-PVT growth process by X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.63-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stoemenos</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-00140124v1</w:t>
+                <w:t xml:space="preserve">hal-00140007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bulk (111) 3C-SiC single crystals grown on 4H-SiC by the CF-PVT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Balloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20874,51 +20874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic Properties of 3C-, 6H- and 4H-SiC Polytypes up to 500°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21505,51 +21505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2005257734. TOP. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -21616,51 +21616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic Properties of 3C-, 6H- and 4H-SiC Polytypes up to 500°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21732,64 +21732,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and morphology evolution of concave-shaped SiC {0001} surfaces in liquid silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinming Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21910,51 +21910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E034FF52"/>
+    <w:nsid w:val="1A455852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22141,51 +22141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-chaussende" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069663831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Shanthi Paul Raj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a-Revellez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deprat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frauenrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01107K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Shi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoqin Lu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kollmuss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vives" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lespiaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10904.0237ecst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiko Kawanishi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Shibata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02216-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tengeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kaiser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jaegermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.220" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kalna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutouva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamguem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTF0RFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dedulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02480c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ji Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00155" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zevgitis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Manna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81JG8X35-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dedulle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.61" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seiss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.39" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226019v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacobson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.012404jss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. M. Hoa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5010193" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705711v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hiebel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793591" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBQWCR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dompoint" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coletti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Principi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Emtsev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zakharov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155439" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.267" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.100102" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193762v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dompoint" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Galben-Sandulache" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.493" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Choi." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201343w" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193739v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRTQMSZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.06.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KBQ481-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.104110" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3618674" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T M Hoa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627371" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ujihara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07B0H3RB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dompoint" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455408" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZFLQNHB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510365v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.59" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810019412" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCWNHCTM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2GV8K3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.10.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QR91XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141509" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067376v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.132" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9D9DLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.149" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7142FK39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176514v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pecqueux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675652" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVJ37B76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114194v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wellmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S02" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1WN90P4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193856v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338787" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118819v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606471" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SQV6JPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133832v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060420l" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141565v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX34N21C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187935v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00064-3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPBCWBC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187159v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1606689" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Harrouni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.265" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187897v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vicente" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187136v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186941v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Planes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Papaioannou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aboughe-Nze" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799833v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Mitani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Ashimoto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799831v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Noji" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamoto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Suzuki" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800385v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Afridi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JTh2A.22" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799786v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaussard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799826v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990885v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.96" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parent-Bert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshikawa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016968v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.81" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016964v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Young Yoon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong Geun Kim" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung -Hyun Lee" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won- Seon Seo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944202v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952309v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben Sandulache" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952235v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672082v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672078v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672062v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672069v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193824v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518307" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517405v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Sun" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.63" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672043v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671985v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672047v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518314" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.55" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671980v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426587v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.41" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389062v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eid" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.31" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286549v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360397v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Madar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196658v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133834v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140007v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173466v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888078v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366922v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Ohtani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102096-8.00005-7" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140374v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386315v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386316v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725670v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-00IvzN" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588441v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-chaussende" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4180-8749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069663831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bakali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chaussende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chometon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae27db" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Shanthi Paul Raj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a-Revellez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deprat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Frauenrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01107K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoqin Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kollmuss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16031014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gagnoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Budenkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagnoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.58.4.12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vives" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lespiaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10904.0237ecst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Xing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Yoshikawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06816-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiko Kawanishi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Shibata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02216-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsavdaris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Tengeler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Kaiser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jaegermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.08.220" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kalna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaparin Ariyawong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dedulle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02480c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tsoutouva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamguem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.07.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTF0RFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Ji Shin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00155" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zevgitis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Manna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Liaugaudas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Dargis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dedulle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.61" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81JG8X35-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alassaad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vivona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121408jss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jacobson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.012404jss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012974v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seiss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.39" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. M. Hoa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5010193" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705711v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hiebel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793591" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBQWCR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dompoint" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.024103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.09.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q49XDLWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coletti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Principi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Emtsev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zakharov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155439" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.267" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.06.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KBQ481-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193739v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRTQMSZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Choi." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.100102" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067388v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dedulle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg201343w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193762v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dompoint" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Galben-Sandulache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.493" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.104110" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T M Hoa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627371" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chowanek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3536477" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3618674" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-011-0530-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GBT2L83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexander" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kozawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ujihara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07B0H3RB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664176v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.09.018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67JV41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510365v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina G. Galben-Sandulache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zoulis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.59" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067400v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889809043957" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNNWG1LS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193735v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dompoint" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455408" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZFLQNHB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810019412" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCWNHCTM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kim-Hak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2GV8K3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.10.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QR91XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457445v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pique" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408487v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.03.053" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389378v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389369v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nishizawa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wellmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3141509" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067376v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.132" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9D9DLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Masson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.149" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7142FK39-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174181v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Mercier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.11.140" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wellmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/20/S02" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1WN90P4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176514v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pecqueux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200675652" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVJ37B76-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193856v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338787" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141052v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anikin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118819v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ucar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606471" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SQV6JPZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nsouli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Roumie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsthatios Polychroniadis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0603523" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394389v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balloud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141565v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133832v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060420l" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118809v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg050009i" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX34N21C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417942v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Balloud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/0-87849-943-1.91" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313999v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.135" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187159v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1606689" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187935v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Madar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00064-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGPBCWBC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Harrouni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.265" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187892v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg0256069" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187897v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vicente" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187126v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187136v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187149v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186942v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186941v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Planes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Papaioannou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aboughe-Nze" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774080v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chometon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799833v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Mitani" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Ashimoto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799831v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Noji" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Nakamoto" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Suzuki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800385v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ali Afridi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JTh2A.22" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799786v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaussard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799826v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861711v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990885v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1004.96" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parent-Bert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Shin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshikawa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936649v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.60" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016968v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.81" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016964v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Young Yoon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong Geun Kim" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Eun Lee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung -Hyun Lee" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won- Seon Seo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025422v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Alassaad" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.187" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952309v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben Sandulache" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944202v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952235v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672082v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692283v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692280v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet (invit&#233;e)" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672078v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672062v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672069v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517405v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Sun" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.63" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193824v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518307" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502036v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishizawa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672043v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671985v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672047v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518314" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.55" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426590v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173481v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671980v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337372v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390466v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-G. Galben" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zoulis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Robert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543681v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkioni Mantzari" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890909v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.271" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426587v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.41" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389062v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eid" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.31" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286549v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360397v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Madar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141104v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141097v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133834v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196658v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149073v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140124v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stoemenos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Polychroniadis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173468v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173466v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140007v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wellmann" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541637v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.99" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888078v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366922v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noboru Ohtani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102096-8.00005-7" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140374v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386315v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charpentier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386316v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725670v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-00IvzN" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588441v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>